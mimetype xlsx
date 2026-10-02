--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K6002-77576</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>LILIBETH  CADA</t>
   </si>
   <si>
     <t>K7127-76914</t>
   </si>
   <si>
     <t>JOMAR EMPLEO DESPUIG</t>
   </si>
   <si>
     <t>K7016-93169</t>
   </si>
   <si>
-    <t xml:space="preserve">FAWAZ AHMED AL FANNEY </t>
+    <t>FAWAZ AHMED AL FANNEY</t>
   </si>
   <si>
     <t>K6002-91503</t>
   </si>
   <si>
     <t>ANNIE  P. PARAN</t>
   </si>
   <si>
     <t>K7127-90266</t>
   </si>
   <si>
     <t>IMELDA A, BARON</t>
   </si>
   <si>
     <t>K7127-76922</t>
   </si>
   <si>
     <t>K7074-91228</t>
   </si>
   <si>
     <t>ELVIE C JUGUILON</t>
   </si>
   <si>
     <t>K5004-86110</t>
   </si>
@@ -122,120 +122,120 @@
   <si>
     <t>K5004-87652</t>
   </si>
   <si>
     <t>WILSON L. DEPAYSO SR.</t>
   </si>
   <si>
     <t>K7126-89414</t>
   </si>
   <si>
     <t>GLORIA ANTONIO QUESADA</t>
   </si>
   <si>
     <t>K7058-76830</t>
   </si>
   <si>
     <t>Amalhaya yasim  alamada</t>
   </si>
   <si>
     <t>K7058-77049</t>
   </si>
   <si>
     <t>K7125-77584</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymundo La.puebla </t>
+    <t>Raymundo La.puebla</t>
   </si>
   <si>
     <t>K7016-93663</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEMI MARZO </t>
+    <t>NOEMI MARZO</t>
   </si>
   <si>
     <t>K7129-89522</t>
   </si>
   <si>
     <t>NUWAF MOHAMEED ABDULRAMAN</t>
   </si>
   <si>
     <t>K7135-93267</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>Estela C Coliwet</t>
   </si>
   <si>
     <t>K7125-87957</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Ulysses  Balagtey</t>
   </si>
   <si>
     <t>K6002-86502</t>
   </si>
   <si>
     <t>Janelle L Evangelista</t>
   </si>
   <si>
     <t>K7063-79334</t>
   </si>
   <si>
     <t>JOVEN ARKIAS JR</t>
   </si>
   <si>
     <t>K7121-77691</t>
   </si>
   <si>
-    <t xml:space="preserve">Ira Faith C Macarias or Arjoneth C Macarias </t>
+    <t>Ira Faith C Macarias or Arjoneth C Macarias</t>
   </si>
   <si>
     <t>K5004-87889</t>
   </si>
   <si>
     <t>TUBLAY BENGUET</t>
   </si>
   <si>
     <t>CHRISTY MINONG</t>
   </si>
   <si>
     <t>K7123-79139</t>
   </si>
   <si>
-    <t xml:space="preserve">Roland Kidatan </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">DENVER DIZON </t>
+    <t>Roland Kidatan</t>
+  </si>
+  <si>
+    <t>GALE c/o FLORENCE SALMIN</t>
+  </si>
+  <si>
+    <t>DENVER DIZON</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
     <t>LENNY CAMPOLET</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ARIEL/RODALD</t>
   </si>