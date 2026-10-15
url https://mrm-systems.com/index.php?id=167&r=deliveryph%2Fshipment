--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-81755</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>CARMELITA B. BUERA</t>
   </si>
   <si>
     <t>K7127-94860</t>
   </si>
   <si>
-    <t xml:space="preserve">KAREN REI SANAO </t>
+    <t>KAREN REI SANAO</t>
   </si>
   <si>
     <t>K7126-94465</t>
   </si>
   <si>
     <t>Elizabeth T Dival</t>
   </si>
   <si>
     <t>K7135-80746</t>
   </si>
   <si>
     <t>NERIZZA D LOCQUIAO</t>
   </si>
   <si>
     <t>K7016-85534</t>
   </si>
   <si>
     <t>LYDIA GIRAY</t>
   </si>
   <si>
     <t>K7068-85649</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t>K7026-95006</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>CLARITA GENESE</t>
   </si>
   <si>
     <t>K7030-77107</t>
   </si>
   <si>
     <t>CONSUELLO MOSES</t>
   </si>
   <si>
     <t>K7072-83920</t>
   </si>
   <si>
     <t>GLORIA CARO</t>
   </si>
   <si>
     <t>K7068-82202</t>
   </si>
   <si>
-    <t xml:space="preserve">SALVADOR BARRAMEDA </t>
+    <t>SALVADOR BARRAMEDA</t>
   </si>
   <si>
     <t>K7068-82560</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>