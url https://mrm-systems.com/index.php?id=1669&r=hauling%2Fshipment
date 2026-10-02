--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -83,69 +83,69 @@
   <si>
     <t>EVERLEIN DINGLASAN</t>
   </si>
   <si>
     <t>K6002-78234</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>RAYMONG JAY GALVEZ</t>
   </si>
   <si>
     <t>K7016-92335</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>ADELINA SANTOS</t>
   </si>
   <si>
     <t>K7016-91758</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS JOSE </t>
+    <t>REMEDIOS JOSE</t>
   </si>
   <si>
     <t>K8002-90842</t>
   </si>
   <si>
     <t>K7080-77640</t>
   </si>
   <si>
     <t>SHERLYN G SULAYAO</t>
   </si>
   <si>
     <t>K5002-92004</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANIE O.  MARTIN </t>
+    <t>MELANIE O.  MARTIN</t>
   </si>
   <si>
     <t>K7058-77321</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>MARY JANE ARCEPI</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>ROSANNA FERNANDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>