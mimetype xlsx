--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,102 +50,102 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-93792</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELINE JOY DELA CRUZ </t>
+    <t>ANGELINE JOY DELA CRUZ</t>
   </si>
   <si>
     <t>K6002-94191</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>CYRL ACE  VOLTAIRE V. LAPORE</t>
   </si>
   <si>
     <t>K7125-93436</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE A CAJALNE </t>
+    <t>ARLENE A CAJALNE</t>
   </si>
   <si>
     <t>K7017-92893</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">PEDRO ACOSTA / MARIA ACOSTA </t>
+    <t>PEDRO ACOSTA / MARIA ACOSTA</t>
   </si>
   <si>
     <t>K7121-93942</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
     <t>LETICIA A. MANUEL</t>
   </si>
   <si>
     <t>K7016-93663</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">NOEMI MARZO </t>
+    <t>NOEMI MARZO</t>
   </si>
   <si>
     <t>K7016-93169</t>
   </si>
   <si>
-    <t xml:space="preserve">FAWAZ AHMED AL FANNEY </t>
+    <t>FAWAZ AHMED AL FANNEY</t>
   </si>
   <si>
     <t>K7135-93267</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>Estela C Coliwet</t>
   </si>
   <si>
     <t>K5004-92667</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>ESTER M PASON</t>
   </si>
   <si>
     <t>K7074-92713</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
@@ -173,96 +173,96 @@
   <si>
     <t>K7068-93096</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>DANILO ACUPIDO</t>
   </si>
   <si>
     <t>K7063-92917</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>GLEZEL.DIMALANTA</t>
   </si>
   <si>
     <t>K5004-93351</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIA MIRANDA </t>
+    <t>VIA MIRANDA</t>
   </si>
   <si>
     <t>K7074-93074</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>Norma s. Battulon</t>
   </si>
   <si>
     <t>K5002-93953</t>
   </si>
   <si>
     <t>SAGUDAY QUIRINO</t>
   </si>
   <si>
     <t>ROSITA MARTINEZ</t>
   </si>
   <si>
     <t>K7063-93335</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>RICO III A.VALDEZ</t>
   </si>
   <si>
     <t>K7063-92913</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>HERMIE N.SADIAN</t>
   </si>
   <si>
     <t>K7135-93857</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K8002-93874</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOWELL P, DOMINGO</t>
   </si>
   <si>
     <t>K7126-93811</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>LUZVIMINDA PASCO</t>
   </si>
   <si>
     <t>K7061-93788</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>CHERRY M PANGILINAN</t>
   </si>
   <si>
     <t>K5004-93872</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>CLARISA FRANCO</t>
   </si>
   <si>
     <t>K7093-92907</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>SUSANA GUECO</t>
   </si>
   <si>
     <t>K5002-93950</t>
   </si>
   <si>
-    <t xml:space="preserve">NOVAYNA BIELSKE </t>
+    <t>NOVAYNA BIELSKE</t>
   </si>
   <si>
     <t>K7016-93640</t>
   </si>
   <si>
     <t>SAN ILDEFONSO ILOCOS SUR</t>
   </si>
   <si>
     <t>MARJORIE CARDENAS</t>
   </si>
   <si>
     <t>K7068-93658</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>RODANTE NEBRIDA</t>
   </si>
   <si>
     <t>K7069-93655</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>