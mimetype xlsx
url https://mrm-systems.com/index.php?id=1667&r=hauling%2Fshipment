--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -98,156 +98,156 @@
   <si>
     <t>ANDREA C. AGUSTIN</t>
   </si>
   <si>
     <t>K8002-78503</t>
   </si>
   <si>
     <t>NUEVA ERA ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROBERT BONILLA</t>
   </si>
   <si>
     <t>K7124-77771</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROSITA SINFUEGO</t>
   </si>
   <si>
     <t>K7058-76807</t>
   </si>
   <si>
-    <t xml:space="preserve">  Alla  agdeppq</t>
+    <t>Alla  agdeppq</t>
   </si>
   <si>
     <t>K7127-78834</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>Edna B Agonoy</t>
   </si>
   <si>
     <t>K7020-78574</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>JONABELLE BALINO</t>
   </si>
   <si>
     <t>K7126-91357</t>
   </si>
   <si>
     <t>Eufrecina Dela Cruz &amp;Aleena Grace Jan</t>
   </si>
   <si>
     <t>K7093-77547</t>
   </si>
   <si>
     <t>SOLSONA ILOCOS NORTE</t>
   </si>
   <si>
     <t>FERDINAND BARIA ROSETE</t>
   </si>
   <si>
     <t>K7080-77283</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
   <si>
     <t>MARTIN TAMAYO</t>
   </si>
   <si>
     <t>K7061-93239</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Ann Rosario </t>
+    <t>Mary Ann Rosario</t>
   </si>
   <si>
     <t>K7127-77423</t>
   </si>
   <si>
     <t>KRIEZL BRACEROS ALVAREZ</t>
   </si>
   <si>
     <t>K7126-76795</t>
   </si>
   <si>
-    <t xml:space="preserve">Leticia C Saupan  </t>
+    <t>Leticia C Saupan</t>
   </si>
   <si>
     <t>K5004-77669</t>
   </si>
   <si>
     <t>ARTEMIO BARTOLOME</t>
   </si>
   <si>
     <t>K7030-78567</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>JESS  AGABIN</t>
   </si>
   <si>
     <t>K7133-77475</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
     <t>Rosemarie G. Garcia</t>
   </si>
   <si>
     <t>K7123-77766</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>MAY-ANN O. LAPITAN</t>
   </si>
   <si>
     <t>K7129-77893</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER CELLO SR </t>
+    <t>ELMER CELLO SR</t>
   </si>
   <si>
     <t>K7030-78451</t>
   </si>
   <si>
     <t>DANILO DEL MUNDO JR</t>
   </si>
   <si>
     <t>K6002-77188</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>ADELINA ROLDAN</t>
   </si>
   <si>
     <t>K7030-77376</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>Cornelia Guzman</t>
   </si>
@@ -260,117 +260,117 @@
   <si>
     <t>K5002-93405</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>chelsea tolentino</t>
   </si>
   <si>
     <t>K7135-77090</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>Marites LLma Benedicto</t>
   </si>
   <si>
     <t>K7020-78576</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRES PANOY SR </t>
+    <t>ANDRES PANOY SR</t>
   </si>
   <si>
     <t>K7121-76609</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>Narcisa arce challeg</t>
   </si>
   <si>
     <t>K7135-76746</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Adelina Fernandez</t>
   </si>
   <si>
     <t>K7125-77887</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Mamuyac </t>
+    <t>Marites Mamuyac</t>
   </si>
   <si>
     <t>K7126-77972</t>
   </si>
   <si>
     <t>Amparo F Cortez</t>
   </si>
   <si>
     <t>K7011-77046</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>ESTELA.MARIE.T. ORTALIZA</t>
   </si>
   <si>
     <t>K7127-76335</t>
   </si>
   <si>
     <t>ANTHONY N, SIBAYAN</t>
   </si>
   <si>
     <t>K7124-76840</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>ALDRIN S. ALVARADO</t>
   </si>
   <si>
     <t>K7058-77468</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> John  alexis  dulay</t>
+    <t>John  alexis  dulay</t>
   </si>
   <si>
     <t>K6002-77508</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>EARLENE GALE C . ULAT</t>
   </si>
   <si>
     <t>K7030-76837</t>
   </si>
   <si>
     <t>GIANNE VON CARLO PURUGGANAN</t>
   </si>
   <si>
     <t>K7124-78285</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>ELMER DANAO</t>
   </si>