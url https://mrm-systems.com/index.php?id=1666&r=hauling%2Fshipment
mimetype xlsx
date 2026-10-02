--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -12,185 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>05/21/2026 01:28:04 - 05/22/2026 03:49:04</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-92618</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Marlon Ballesteros </t>
+    <t>Marlon Ballesteros</t>
   </si>
   <si>
     <t>K6002-92974</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>DIXIE R. DELA CRUZ</t>
   </si>
   <si>
     <t>K7123-92451</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>Mary joy lagmay</t>
   </si>
   <si>
     <t>K7063-94138</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>FREDELYN R.NACINO</t>
   </si>
   <si>
     <t>K7011-92959</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ANTONIO T PURUGGANAN</t>
   </si>
   <si>
     <t>K5003-92520</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">rogereu paguyo </t>
+    <t>rogereu paguyo</t>
   </si>
   <si>
     <t>K7011-93050</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>JAMES TUMAMAO</t>
   </si>
   <si>
     <t>K5003-93087</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>JUNR M. ESMABE</t>
   </si>
   <si>
     <t>K7061-92845</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>Janessca jade digan dayo</t>
   </si>
   <si>
     <t>K5003-92085</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>eloisa bautista</t>
   </si>
   <si>
     <t>K7074-93052</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>Nancy lacaba</t>
   </si>
   <si>
     <t>K7129-92711</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE SANTIAGO </t>
+    <t>JUSTINE SANTIAGO</t>
   </si>
   <si>
     <t>K7061-93098</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Efren Fernando</t>
   </si>
   <si>
     <t>K7030-92549</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7105-92673</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
@@ -218,282 +218,279 @@
   <si>
     <t>K7105-92605</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>MARK IAN PAOLO U. ESTEBAN</t>
   </si>
   <si>
     <t>K5003-92621</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>pedrito caparas</t>
   </si>
   <si>
     <t>K5002-92421</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGRINA D  ANG ANG CO </t>
+    <t>MILAGRINA D  ANG ANG CO</t>
   </si>
   <si>
     <t>ABULUG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RIO FAYE FARIN </t>
+    <t>RIO FAYE FARIN</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERTO S. SANTOS </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ROWENA VALENCIA </t>
+    <t>ROBERTO S. SANTOS</t>
+  </si>
+  <si>
+    <t>ROWENA VALENCIA</t>
   </si>
   <si>
     <t>ELSIE L. GUZMAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA VALENCIA c/o AMADO TORRES </t>
+    <t>ROWENA VALENCIA c/o AMADO TORRES</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EDMARIE NADIN R. UCLOS </t>
+    <t>EDMARIE NADIN R. UCLOS</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">LEILANIE CIERVO </t>
+    <t>LEILANIE CIERVO</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>LOVELY MARCELO JR.</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DELIA B. BLANCO </t>
+    <t>DELIA B. BLANCO</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>PORFIRIA LAGARTEJA</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIOSA PADOR c/o PATRICIA PADOR </t>
+    <t>LILIOSA PADOR c/o PATRICIA PADOR</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>FELIX G. CRUZ JR.</t>
   </si>
   <si>
-    <t xml:space="preserve">AILEEN L. MALONZO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">HELEN D. GOTOS </t>
+    <t>AILEEN L. MALONZO</t>
+  </si>
+  <si>
+    <t>HELEN D. GOTOS</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>ROLANDO M. LAPENA JR.</t>
   </si>
   <si>
     <t>ROSANNA FERNANDEZ</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. THERESA MUNOZ </t>
+    <t>MA. THERESA MUNOZ</t>
   </si>
   <si>
     <t>CA018435</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>MELENCIO NAVARRO</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN V. MANALO </t>
+    <t>JOCELYN V. MANALO</t>
   </si>
   <si>
     <t>KIANGAN IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">VALERIO V. FAMORCA 2 </t>
+    <t>VALERIO V. FAMORCA 2</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">QUIRINO T. FERRAS JR. </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">RICCI T. FERRAS </t>
+    <t>QUIRINO T. FERRAS JR.</t>
+  </si>
+  <si>
+    <t>MARY JANE F. FONTANILLA</t>
+  </si>
+  <si>
+    <t>RICCI T. FERRAS</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">DENVER DIZON </t>
+    <t>DENVER DIZON</t>
   </si>
   <si>
     <t>ROBERT CUNANAN</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ROSE ABAS/ JACK DAVIS</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>RODERICK MENESES MANALILI</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK LESTER ULLERO </t>
+    <t>MARK LESTER ULLERO</t>
   </si>
   <si>
     <t>JOHN ERICSON PARAYNO</t>
   </si>
   <si>
     <t>NAGBUKEL ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA PASADUG c/o REYNALDO BAGUANG </t>
+    <t>NORMA PASADUG c/o REYNALDO BAGUANG</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>TOMMY ARPILLEDA c/o CARMELITA NOTARTE</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN BORACHO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">TOMMY ARPILLEDA c/o CARMELITA NOTARTE </t>
+    <t>HELEN BORACHO</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANICETA CALIZA </t>
+    <t>ANICETA CALIZA</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>DIONESIA GODOY</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>FRANCISCO M. RAFANAN</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE MACARAEG </t>
+    <t>MICHELLE MACARAEG</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>JOEY A. JIMENEZ</t>
   </si>
   <si>
     <t>SAN NICOLAS ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYLORD D. PAGADUAN </t>
+    <t>JAYLORD D. PAGADUAN</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">DENNIS REY TAMODRA </t>
+    <t>DENNIS REY TAMODRA</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">VANEZA AUGULAY LAPLANG </t>
+    <t>VANEZA AUGULAY LAPLANG</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
   </si>
   <si>
     <t>LENNY CAMPOLET</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIETA RAGANIT c/o ROWEL RAGANIT </t>
+    <t>JULIETA RAGANIT c/o ROWEL RAGANIT</t>
   </si>
   <si>
     <t>VINTAR ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">DANIEL AQUINO </t>
+    <t>DANIEL AQUINO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -1671,250 +1668,250 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>110206</v>
       </c>
       <c r="B62" t="s">
         <v>120</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>110494</v>
       </c>
       <c r="B63" t="s">
         <v>120</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>106805</v>
       </c>
       <c r="B64" t="s">
+        <v>123</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>111709</v>
       </c>
       <c r="B65" t="s">
+        <v>125</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>109868</v>
       </c>
       <c r="B66" t="s">
+        <v>127</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>109856</v>
       </c>
       <c r="B67" t="s">
+        <v>129</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>111816</v>
       </c>
       <c r="B68" t="s">
+        <v>131</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>102499</v>
       </c>
       <c r="B69" t="s">
+        <v>133</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>111448</v>
       </c>
       <c r="B70" t="s">
+        <v>135</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>107420</v>
       </c>
       <c r="B71" t="s">
+        <v>137</v>
+      </c>
+      <c r="C71">
+        <v>1</v>
+      </c>
+      <c r="D71" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>111576</v>
       </c>
       <c r="B72" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C72">
         <v>6</v>
       </c>
       <c r="D72" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>110493</v>
       </c>
       <c r="B73" t="s">
+        <v>141</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>102497</v>
       </c>
       <c r="B74" t="s">
+        <v>143</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
+        <v>145</v>
+      </c>
+      <c r="B76" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
+        <v>147</v>
+      </c>
+      <c r="B77" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
+        <v>149</v>
+      </c>
+      <c r="B78" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
+        <v>151</v>
+      </c>
+      <c r="B79" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
+        <v>153</v>
+      </c>
+      <c r="B80" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>