--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -110,51 +110,51 @@
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>Estrella b. Sarmie to</t>
   </si>
   <si>
     <t>K7135-76785</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Helen Lamigo</t>
   </si>
   <si>
     <t>K8002-77156</t>
   </si>
   <si>
     <t>AMADA TARRAYO</t>
   </si>
   <si>
     <t>K7020-78586</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY ARAGON </t>
+    <t>RUBY ARAGON</t>
   </si>
   <si>
     <t>K7058-77282</t>
   </si>
   <si>
     <t>Juana  raposas</t>
   </si>
   <si>
     <t>K7026-78743</t>
   </si>
   <si>
     <t>MARIVIC NACHOR</t>
   </si>
   <si>
     <t>K7133-77555</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>Ma. Tiffany san juan/ delia sanjuan</t>
   </si>
   <si>
     <t>K7073-91776</t>
   </si>
@@ -167,129 +167,129 @@
   <si>
     <t>K7073-78002</t>
   </si>
   <si>
     <t>Consuelo B. Aban</t>
   </si>
   <si>
     <t>K5002-78369</t>
   </si>
   <si>
     <t>JOSIE LOPEZ</t>
   </si>
   <si>
     <t>K8002-77834</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>ANGELITA MENGULLO</t>
   </si>
   <si>
     <t>K7073-76567</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K7129-77116</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>MARY JANE MENCIAS</t>
   </si>
   <si>
     <t>K7126-76373</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Meriam Macaraeg</t>
   </si>
   <si>
     <t>K7123-93793</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K7016-76422</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISOL NAVARRO </t>
+    <t>MARISOL NAVARRO</t>
   </si>
   <si>
     <t>K7121-76940</t>
   </si>
   <si>
-    <t xml:space="preserve">Ryzel Mae Caparas </t>
+    <t>Ryzel Mae Caparas</t>
   </si>
   <si>
     <t>K5001-93971</t>
   </si>
   <si>
     <t>Madona S. Mercado</t>
   </si>
   <si>
     <t>K7073-77274</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>CARMELITA MAGDAY LEJARDE</t>
   </si>
   <si>
     <t>K5002-91685</t>
   </si>
   <si>
     <t>ROSEL / REBECCA RAMOS</t>
   </si>
   <si>
     <t>K7124-77615</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>RICKY C. ONG</t>
   </si>
   <si>
     <t>K7127-91542</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH C, PITPITAR </t>
+    <t>ELIZABETH C, PITPITAR</t>
   </si>
   <si>
     <t>K8002-89091</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>ERLINDA  ABUJEN</t>
   </si>
   <si>
     <t>K7011-77264</t>
   </si>
   <si>
     <t>ELIZABETH HERNANDEZ</t>
   </si>
   <si>
     <t>K6002-78582</t>
   </si>
   <si>
     <t>JOCELYN B. TABAG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>