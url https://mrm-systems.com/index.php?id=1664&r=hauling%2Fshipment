--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -113,210 +113,210 @@
   <si>
     <t>VERA ARAMBULO</t>
   </si>
   <si>
     <t>K7011-92076</t>
   </si>
   <si>
     <t>NINFA Q. LUCERO</t>
   </si>
   <si>
     <t>K7129-79090</t>
   </si>
   <si>
     <t>QUEZON PALAWAN</t>
   </si>
   <si>
     <t>GELE ANTHONNETHE M. FRESNILLO</t>
   </si>
   <si>
     <t>K7058-77843</t>
   </si>
   <si>
     <t>ROXAS PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eduardo  b bagona</t>
+    <t>Eduardo  b bagona</t>
   </si>
   <si>
     <t>K7132-78731</t>
   </si>
   <si>
     <t>TAYTAY PALAWAN</t>
   </si>
   <si>
     <t>CRISTITA PURA</t>
   </si>
   <si>
     <t>K7069-89171</t>
   </si>
   <si>
     <t>ALBURQUERQUE BOHOL</t>
   </si>
   <si>
     <t>LEONILA BAGUE</t>
   </si>
   <si>
     <t>K5002-91272</t>
   </si>
   <si>
     <t>ALICIA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">ISABEL PINO </t>
+    <t>ISABEL PINO</t>
   </si>
   <si>
     <t>K7127-88615</t>
   </si>
   <si>
     <t>BILAR BOHOL</t>
   </si>
   <si>
     <t>MAURA RAOTRAOT</t>
   </si>
   <si>
     <t>K5004-77198</t>
   </si>
   <si>
     <t>CALAPE BOHOL</t>
   </si>
   <si>
     <t>AMELITA B. SANCHEZ</t>
   </si>
   <si>
     <t>K7125-77295</t>
   </si>
   <si>
     <t>CANDIJAY BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Vilma Musico </t>
+    <t>Vilma Musico</t>
   </si>
   <si>
     <t>K7135-77952</t>
   </si>
   <si>
     <t>CARMEN BOHOL</t>
   </si>
   <si>
     <t>Kenneth O Rehas</t>
   </si>
   <si>
     <t>K7030-79245</t>
   </si>
   <si>
     <t>MR TOMAS JUMAWID</t>
   </si>
   <si>
     <t>K6002-77331</t>
   </si>
   <si>
     <t>DANAO BOHOL</t>
   </si>
   <si>
     <t>GODOFREDA T. PIZARRAS</t>
   </si>
   <si>
     <t>K7016-89005</t>
   </si>
   <si>
     <t>JAGNA BOHOL</t>
   </si>
   <si>
     <t>AREESHA NAWAZ</t>
   </si>
   <si>
     <t>K7127-79535</t>
   </si>
   <si>
     <t>MILAGROSA F, ACALA</t>
   </si>
   <si>
     <t>K7121-78578</t>
   </si>
   <si>
     <t>LOON BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Tito Dulmiguez Lerin </t>
+    <t>Tito Dulmiguez Lerin</t>
   </si>
   <si>
     <t>K5002-78975</t>
   </si>
   <si>
     <t>PILAR BOHOL</t>
   </si>
   <si>
     <t>PUALA ATUP</t>
   </si>
   <si>
     <t>K7125-88827</t>
   </si>
   <si>
     <t>SIERRA BULLONES BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Ethel Grace D Estomo </t>
+    <t>Ethel Grace D Estomo</t>
   </si>
   <si>
     <t>K5005-91936</t>
   </si>
   <si>
     <t>ETHEL GRACE ESTOMO</t>
   </si>
   <si>
     <t>K7073-91031</t>
   </si>
   <si>
     <t>JERLYN AMISOLA</t>
   </si>
   <si>
     <t>K7126-77208</t>
   </si>
   <si>
     <t>Ren Fell Samon</t>
   </si>
   <si>
     <t>K5002-90647</t>
   </si>
   <si>
     <t>TAGBILARAN CITY (Capital) BOHOL</t>
   </si>
   <si>
     <t>HAZEL LABADAN</t>
   </si>
   <si>
     <t>K7127-78074</t>
   </si>
   <si>
     <t>ANECIT G, FLORES</t>
   </si>
   <si>
     <t>K7058-78528</t>
   </si>
   <si>
-    <t xml:space="preserve"> Felipe  hallasgo</t>
+    <t>Felipe  hallasgo</t>
   </si>
   <si>
     <t>K5002-89692</t>
   </si>
   <si>
     <t>TUBIGON BOHOL</t>
   </si>
   <si>
     <t>CARLOS A TARLE</t>
   </si>
   <si>
     <t>K7069-79418</t>
   </si>
   <si>
     <t>ROSE GIBALAY</t>
   </si>
   <si>
     <t>K5004-90465</t>
   </si>
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
     <t>CARLOS DAGUPLO</t>
   </si>