--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,102 +50,102 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-93239</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Ann Rosario </t>
+    <t>Mary Ann Rosario</t>
   </si>
   <si>
     <t>K7030-93327</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7011-93283</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>JOCELYN LANDINGIN</t>
   </si>
   <si>
     <t>K5002-93406</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>ricky samonte</t>
   </si>
   <si>
     <t>K5003-93652</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Alfie Garcia</t>
   </si>
   <si>
     <t>K5003-93687</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7123-93793</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trisha mae alimurong</t>
+    <t>Trisha mae alimurong</t>
   </si>
   <si>
     <t>K5001-93971</t>
   </si>
   <si>
     <t>Madona S. Mercado</t>
   </si>
   <si>
     <t>K5002-93405</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>chelsea tolentino</t>
   </si>
   <si>
     <t>K7121-93496</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>Nympha G Perez</t>
   </si>