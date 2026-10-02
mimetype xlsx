--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -62,129 +62,129 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-77457</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ROWEL Y. SAMPANA</t>
   </si>
   <si>
     <t>K8002-78070</t>
   </si>
   <si>
     <t>MONA MENDOZA</t>
   </si>
   <si>
     <t>K7125-79272</t>
   </si>
   <si>
-    <t xml:space="preserve">EVANGELINE D Febrero </t>
+    <t>EVANGELINE D Febrero</t>
   </si>
   <si>
     <t>K7124-77218</t>
   </si>
   <si>
     <t>RODERICK LAGASCA</t>
   </si>
   <si>
     <t>K8002-78031</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>KENNETH BENJAMIN L DAZA</t>
   </si>
   <si>
     <t>K8002-78018</t>
   </si>
   <si>
     <t>ESMAEL ABANTO</t>
   </si>
   <si>
     <t>K7016-79437</t>
   </si>
   <si>
-    <t xml:space="preserve">EDMOND MANIA </t>
+    <t>EDMOND MANIA</t>
   </si>
   <si>
     <t>K7011-77855</t>
   </si>
   <si>
     <t>ROWENA T. SANTOS</t>
   </si>
   <si>
     <t>K8002-76473</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Presy Manalang</t>
   </si>
   <si>
     <t>K7124-78998</t>
   </si>
   <si>
     <t>EMILY C. DALMACIO</t>
   </si>
   <si>
     <t>K5005-91142</t>
   </si>
   <si>
     <t>JOCELYN S.AQUINO</t>
   </si>
   <si>
     <t>K7011-77833</t>
   </si>
   <si>
     <t>VIRGIE ROQUE</t>
   </si>
   <si>
     <t>K7127-77831</t>
   </si>
   <si>
     <t>EXERCES SANCHEZ</t>
   </si>
   <si>
     <t>K6002-78910</t>
   </si>
   <si>
     <t>ELIZA  JIMENEZ</t>
   </si>
   <si>
     <t>K5001-78014</t>
   </si>
   <si>
-    <t xml:space="preserve">Cynthia Nacpil </t>
+    <t>Cynthia Nacpil</t>
   </si>
   <si>
     <t>K7129-79085</t>
   </si>
   <si>
     <t>JESSICA MANALOTO</t>
   </si>
   <si>
     <t>K7123-77911</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>JO ANN LAXAMANA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>