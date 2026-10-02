--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-92243</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>ANGELICA D FORTIF</t>
   </si>
   <si>
     <t>K8002-77269</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>ANGEL MORALES</t>
   </si>
   <si>
     <t>K7058-78644</t>
   </si>
   <si>
-    <t xml:space="preserve">  Marites m flores</t>
+    <t>Marites m flores</t>
   </si>
   <si>
     <t>K7030-77943</t>
   </si>
   <si>
     <t>ALLAN PENULLAR DE GUZMAN</t>
   </si>
   <si>
     <t>K7124-78456</t>
   </si>
   <si>
     <t>ROWEIGN KEDRIECH PABLO</t>
   </si>
   <si>
     <t>K7020-79039</t>
   </si>
   <si>
     <t>VIRGINIA CERA</t>
   </si>
   <si>
     <t>K7123-89498</t>
   </si>
   <si>
     <t>LADENNE MAE SUYAN</t>
   </si>
@@ -143,117 +143,117 @@
   <si>
     <t>K5005-89163</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>CATHERINE MAURE</t>
   </si>
   <si>
     <t>K7068-91786</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>CECILIA S.GARCIA</t>
   </si>
   <si>
     <t>K7016-78718</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CONRADA PONTECHA </t>
+    <t>CONRADA PONTECHA</t>
   </si>
   <si>
     <t>K7129-90841</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>PAULINO V. DOMINGO</t>
   </si>
   <si>
     <t>K7121-76940</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Ryzel Mae Caparas </t>
+    <t>Ryzel Mae Caparas</t>
   </si>
   <si>
     <t>K7016-77235</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN MENDOZA </t>
+    <t>MARVIN MENDOZA</t>
   </si>
   <si>
     <t>K7126-76925</t>
   </si>
   <si>
     <t>Ayessa Chantal D Mabanglo</t>
   </si>
   <si>
     <t>K5004-88346</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>PACITO EBINA</t>
   </si>
   <si>
     <t>K7129-79013</t>
   </si>
   <si>
-    <t xml:space="preserve">DR ARVIN P VLLEGAS </t>
+    <t>DR ARVIN P VLLEGAS</t>
   </si>
   <si>
     <t>K7135-77268</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>Lorna L Natividad</t>
   </si>
   <si>
     <t>K7125-79321</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN LANSANG </t>
+    <t>SUSAN LANSANG</t>
   </si>
   <si>
     <t>K7127-76593</t>
   </si>
   <si>
     <t>WILFREDO BELTRAN CAWIGAN</t>
   </si>
   <si>
     <t>K7073-76963</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>MYRNA R EUGENIO</t>
   </si>
   <si>
     <t>K5005-91497</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>JOVELYN T AUDITOR</t>
   </si>
@@ -278,72 +278,72 @@
   <si>
     <t>K7124-77898</t>
   </si>
   <si>
     <t>CECILIA R. FERRER</t>
   </si>
   <si>
     <t>K7125-92425</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>SHIELA B VILLANUEVA</t>
   </si>
   <si>
     <t>K7121-78403</t>
   </si>
   <si>
     <t>Brgy Captain Joseph Maramba Or Hans Rainier Maramba</t>
   </si>
   <si>
     <t>K7016-78201</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIMY SUDIACAL </t>
+    <t>JAIMY SUDIACAL</t>
   </si>
   <si>
     <t>K7126-88789</t>
   </si>
   <si>
     <t>Stephanie Calimlim</t>
   </si>
   <si>
     <t>K7121-78512</t>
   </si>
   <si>
-    <t xml:space="preserve">Sarah Jane Velasquez </t>
+    <t>Sarah Jane Velasquez</t>
   </si>
   <si>
     <t>K7125-91244</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Moatasem Saleh Ali Alwan </t>
+    <t>Moatasem Saleh Ali Alwan</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>