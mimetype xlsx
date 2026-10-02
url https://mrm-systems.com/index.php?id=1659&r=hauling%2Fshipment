--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -62,120 +62,120 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7072-78124</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>CAMILO BAUTISTA</t>
   </si>
   <si>
     <t>K7072-77338</t>
   </si>
   <si>
     <t>MARICEL FERRER</t>
   </si>
   <si>
     <t>K7072-77969</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GRACE CRUZ </t>
+    <t>HELEN GRACE CRUZ</t>
   </si>
   <si>
     <t>K7073-76735</t>
   </si>
   <si>
     <t>JOHN PAOLO VITOS AREVALO</t>
   </si>
   <si>
     <t>K7129-78657</t>
   </si>
   <si>
     <t>NORAINA MADUM DIRIPAAL</t>
   </si>
   <si>
     <t>K7126-91545</t>
   </si>
   <si>
     <t>Beverly S Lumibao</t>
   </si>
   <si>
     <t>K8002-75806</t>
   </si>
   <si>
     <t>LEA MANUEL</t>
   </si>
   <si>
     <t>K7135-77369</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Nicasio R. Andasan</t>
   </si>
   <si>
     <t>K7133-77161</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>Nida PARAYAOAN</t>
   </si>
   <si>
     <t>K7133-76909</t>
   </si>
   <si>
-    <t xml:space="preserve">Princess danica eusebio </t>
+    <t>Princess danica eusebio</t>
   </si>
   <si>
     <t>K8002-78972</t>
   </si>
   <si>
     <t>JENNY ROSE D CALPITO</t>
   </si>
   <si>
     <t>K7020-78080</t>
   </si>
   <si>
     <t>ROQUE MINA PACQUING</t>
   </si>
   <si>
     <t>K7129-78161</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMON CHRISTOPHER A. LUIS </t>
+    <t>RAMON CHRISTOPHER A. LUIS</t>
   </si>
   <si>
     <t>K8002-79443</t>
   </si>
   <si>
     <t>FELICIDAD BACLAY</t>
   </si>
   <si>
     <t>K6002-78490</t>
   </si>
   <si>
     <t>NARCISA S. PABON</t>
   </si>
   <si>
     <t>K7126-78274</t>
   </si>
   <si>
     <t>Paula O Cabalbal</t>
   </si>
   <si>
     <t>K7030-76933</t>
   </si>
   <si>
     <t>WILMER MEDICO</t>
   </si>
@@ -194,93 +194,93 @@
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>EDITH ROSETE CABEBE</t>
   </si>
   <si>
     <t>K7127-89686</t>
   </si>
   <si>
     <t>NIEVES DOMINGO</t>
   </si>
   <si>
     <t>K7129-79104</t>
   </si>
   <si>
     <t>DANILO CHUA SR</t>
   </si>
   <si>
     <t>K7058-78280</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Mariano obra </t>
+    <t>Mariano obra</t>
   </si>
   <si>
     <t>K7011-89723</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>JAMES TUMAMAO</t>
   </si>
   <si>
     <t>K7126-77079</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>Joseph u atchuela</t>
   </si>
   <si>
     <t>K7068-78732</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MANUEL PARAGGUA/CHE-CHE PARAGGUA </t>
+    <t>MANUEL PARAGGUA/CHE-CHE PARAGGUA</t>
   </si>
   <si>
     <t>K7074-91755</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Melgie a bacani</t>
   </si>
   <si>
     <t>K7058-78995</t>
   </si>
   <si>
-    <t xml:space="preserve"> Yehonathan  a   buenavista</t>
+    <t>Yehonathan  a   buenavista</t>
   </si>
   <si>
     <t>K7127-77310</t>
   </si>
   <si>
     <t>FILOMENA LUGO</t>
   </si>
   <si>
     <t>K8002-78393</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JANICE SADINAS</t>
   </si>
   <si>
     <t>K5005-77931</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SHERYL C. AGLUBAT</t>
   </si>
@@ -329,66 +329,66 @@
   <si>
     <t>DOMINADOR COMPAY</t>
   </si>
   <si>
     <t>K7133-77512</t>
   </si>
   <si>
     <t>Florida tomas</t>
   </si>
   <si>
     <t>K6002-91611</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>AVELINO Y. BALANCIO JR</t>
   </si>
   <si>
     <t>K7016-89356</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">LYMUELE VALDEZ </t>
+    <t>LYMUELE VALDEZ</t>
   </si>
   <si>
     <t>K7016-79364</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO VALDEZ </t>
+    <t>ROMEO VALDEZ</t>
   </si>
   <si>
     <t>K7016-78307</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">XY +Y ESPIRITU </t>
+    <t>XY +Y ESPIRITU</t>
   </si>
   <si>
     <t>K7030-78830</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>JESREIL P PALPAGON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JEFF</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>