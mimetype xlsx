--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -74,66 +74,66 @@
   <si>
     <t>Mercedes V  Detera</t>
   </si>
   <si>
     <t>K7058-77313</t>
   </si>
   <si>
     <t>BATO CATANDUANES</t>
   </si>
   <si>
     <t>Elisa g   catacutan</t>
   </si>
   <si>
     <t>K7129-78675</t>
   </si>
   <si>
     <t>SAN ANDRES (CALOLBON) CATANDUANES</t>
   </si>
   <si>
     <t>REY DELA PROVIDENCIA</t>
   </si>
   <si>
     <t>K7058-77191</t>
   </si>
   <si>
-    <t xml:space="preserve"> Amada  tumpang</t>
+    <t>Amada  tumpang</t>
   </si>
   <si>
     <t>K7058-78588</t>
   </si>
   <si>
     <t>Mary  grace inigo</t>
   </si>
   <si>
     <t>K7011-76875</t>
   </si>
   <si>
     <t>VIRAC (Capital) CATANDUANES</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA B. TABO </t>
+    <t>ERLINDA B. TABO</t>
   </si>
   <si>
     <t>K7129-90811</t>
   </si>
   <si>
     <t>VIOLETA CUDAL</t>
   </si>
   <si>
     <t>K6002-78191</t>
   </si>
   <si>
     <t>CITY OF MASBATE (Capital) MASBATE</t>
   </si>
   <si>
     <t>JULIET F. ASILUM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NAP 8031</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>