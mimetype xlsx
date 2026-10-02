--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,69 +68,69 @@
   <si>
     <t>K7127-76496</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>MARITES M, PALINO</t>
   </si>
   <si>
     <t>K7135-76785</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Helen Lamigo</t>
   </si>
   <si>
     <t>K7073-76567</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K7127-76922</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>IMELDA A, BARON</t>
   </si>
   <si>
     <t>K7121-77691</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Ira Faith C Macarias or Arjoneth C Macarias </t>
+    <t>Ira Faith C Macarias or Arjoneth C Macarias</t>
   </si>
   <si>
     <t>K7121-77796</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Joel Badajos</t>
   </si>
   <si>
     <t>K7127-76787</t>
   </si>
   <si>
     <t>PUDTOL APAYAO</t>
   </si>
   <si>
     <t>AMANTE S, LACABA JR</t>
   </si>
   <si>
     <t>K7135-76429</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>SHERLYN G SULAYAO</t>
   </si>
   <si>
     <t>K8002-77085</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>FLORENTINO MACALINAO</t>
   </si>
   <si>
     <t>K7121-77676</t>
   </si>
   <si>
     <t>ALICIA S. ALMIROL</t>
   </si>
   <si>
     <t>K7016-76466</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">LINA DOLORMETE </t>
+    <t>LINA DOLORMETE</t>
   </si>
   <si>
     <t>K7124-78011</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>DANNY F. DUMALE</t>
   </si>
   <si>
     <t>K7121-78001</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Nenita Adriosula</t>
   </si>
   <si>
     <t>K7126-78041</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
@@ -290,114 +290,114 @@
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ROWENA T. SANTOS</t>
   </si>
   <si>
     <t>K8002-76473</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Presy Manalang</t>
   </si>
   <si>
     <t>K7011-77833</t>
   </si>
   <si>
     <t>VIRGIE ROQUE</t>
   </si>
   <si>
     <t>K5001-78014</t>
   </si>
   <si>
-    <t xml:space="preserve">Cynthia Nacpil </t>
+    <t>Cynthia Nacpil</t>
   </si>
   <si>
     <t>K7123-77911</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>JO ANN LAXAMANA</t>
   </si>
   <si>
     <t>K7126-76373</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Meriam Macaraeg</t>
   </si>
   <si>
     <t>K7016-76422</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISOL NAVARRO </t>
+    <t>MARISOL NAVARRO</t>
   </si>
   <si>
     <t>K7123-76811</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>gerry s. antonio</t>
   </si>
   <si>
     <t>K5004-76589</t>
   </si>
   <si>
     <t>BALER (Capital) AURORA</t>
   </si>
   <si>
     <t>MARY JANE G. PONTANARES</t>
   </si>
   <si>
     <t>K7123-77766</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>MAY-ANN O. LAPITAN</t>
   </si>
   <si>
     <t>K7129-77893</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER CELLO SR </t>
+    <t>ELMER CELLO SR</t>
   </si>
   <si>
     <t>K7126-77972</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>Amparo F Cortez</t>
   </si>
   <si>
     <t>K7127-76335</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>ANTHONY N, SIBAYAN</t>
   </si>
   <si>
     <t>K8002-76450</t>
   </si>
   <si>
     <t>BURGOS LA UNION</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>K7129-77905</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>DEXTER MALANO OBALDO</t>
   </si>
   <si>
     <t>K5002-77601</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>GEMMA O. ACORDA</t>
   </si>
   <si>
     <t>K7016-76347</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLITO DELA CRUZ </t>
+    <t>CARLITO DELA CRUZ</t>
   </si>
   <si>
     <t>K7016-76625</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>DANILO DE GUZMAN</t>
   </si>
   <si>
     <t>K7126-76967</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>Joseph P Caguioa</t>
   </si>
   <si>
     <t>K7135-76728</t>
   </si>
   <si>
     <t>SHANE ANGELINE MISLANG</t>
   </si>