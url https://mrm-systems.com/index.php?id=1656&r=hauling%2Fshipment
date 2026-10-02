--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,114 +50,114 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-79225</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELENE CALINGASAN </t>
+    <t>JOCELENE CALINGASAN</t>
   </si>
   <si>
     <t>K6002-77446</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>MARIA CRISTINA C. NAKPIL</t>
   </si>
   <si>
     <t>K7058-77365</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jonalyn  m  bacal</t>
+    <t>Jonalyn  m  bacal</t>
   </si>
   <si>
     <t>K7121-78734</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>Amorosa Cusi</t>
   </si>
   <si>
     <t>K7058-77574</t>
   </si>
   <si>
     <t>SANTA TERESITA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Katrina janine    genete</t>
+    <t>Katrina janine    genete</t>
   </si>
   <si>
     <t>K7058-77402</t>
   </si>
   <si>
     <t>GENERAL NAKAR QUEZON</t>
   </si>
   <si>
     <t>Arlyn a arnisto</t>
   </si>
   <si>
     <t>K7058-77529</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>Ernesto erol campita tagbo jr</t>
   </si>
   <si>
     <t>K7123-77275</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">ROGER/ALONA LABAGUIS </t>
+    <t>ROGER/ALONA LABAGUIS</t>
   </si>
   <si>
     <t>K7132-77832</t>
   </si>
   <si>
     <t>GUINOBATAN ALBAY</t>
   </si>
   <si>
     <t>MART GREGORY PALENZUELA</t>
   </si>
   <si>
     <t>K7011-78964</t>
   </si>
   <si>
     <t>FRANCISCO ORANDE</t>
   </si>
   <si>
     <t>K5004-89513</t>
   </si>
   <si>
     <t>ROSCEFE B. DY</t>
   </si>
   <si>
     <t>K7125-78151</t>
   </si>
@@ -179,78 +179,78 @@
   <si>
     <t>MICHAEL D. ASTOR</t>
   </si>
   <si>
     <t>K7093-78867</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
     <t>TEODORA BREMBUELA</t>
   </si>
   <si>
     <t>K7063-79289</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>JOANA M.MACABUHAY</t>
   </si>
   <si>
     <t>K7016-78040</t>
   </si>
   <si>
-    <t xml:space="preserve">LUNA MICHAELA REODIQUE </t>
+    <t>LUNA MICHAELA REODIQUE</t>
   </si>
   <si>
     <t>K7125-78833</t>
   </si>
   <si>
     <t>Jose Porlaje</t>
   </si>
   <si>
     <t>K7123-89409</t>
   </si>
   <si>
     <t>ALDRIN EREÑO</t>
   </si>
   <si>
     <t>K7016-91450</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">BALBINA BELJANO </t>
+    <t>BALBINA BELJANO</t>
   </si>
   <si>
     <t>K7016-89740</t>
   </si>
   <si>
-    <t xml:space="preserve">ACE EVANDER MIMAY </t>
+    <t>ACE EVANDER MIMAY</t>
   </si>
   <si>
     <t>K7030-77263</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>RUBY JANE REFORSADO</t>
   </si>
   <si>
     <t>K7123-77129</t>
   </si>
   <si>
     <t>SALVACION LUZON</t>
   </si>
   <si>
     <t>K8002-79049</t>
   </si>
   <si>
     <t>QUEENIE BENAVENTE</t>
   </si>
   <si>
     <t>K7073-76828</t>
   </si>
@@ -260,78 +260,78 @@
   <si>
     <t>MARIE FE PANGILINAN</t>
   </si>
   <si>
     <t>K6002-78061</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
     <t>ROSENNE  BALINQUIT</t>
   </si>
   <si>
     <t>K7020-77404</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>MA VIVIEN V TORRECAMPO</t>
   </si>
   <si>
     <t>K7016-78604</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE MENDOZA </t>
+    <t>IRENE MENDOZA</t>
   </si>
   <si>
     <t>K5002-88880</t>
   </si>
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
     <t>Luz Crisol</t>
   </si>
   <si>
     <t>K7129-77335</t>
   </si>
   <si>
     <t>Cecilia templado</t>
   </si>
   <si>
     <t>K7129-77339</t>
   </si>
   <si>
     <t>JOHN ERNEST MOICO</t>
   </si>
   <si>
     <t>K7011-78426</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNABELL J. VILLANUEVA </t>
+    <t>ANNABELL J. VILLANUEVA</t>
   </si>
   <si>
     <t>K7126-77095</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
     <t>Gisela V Abustan</t>
   </si>
   <si>
     <t>K7011-77865</t>
   </si>
   <si>
     <t>JOHN PAUL A. MAGANA</t>
   </si>
   <si>
     <t>K6002-78073</t>
   </si>
   <si>
     <t>ANDREA T. DURIAN or MARLON DURIAN</t>
   </si>
   <si>
     <t>K5003-78681</t>
   </si>
@@ -350,117 +350,117 @@
   <si>
     <t>FRANCIS BERDIN</t>
   </si>
   <si>
     <t>K7063-78769</t>
   </si>
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>CRISTETA LAVAREZ</t>
   </si>
   <si>
     <t>K7124-77583</t>
   </si>
   <si>
     <t>CONRADO E. VILLAMORA</t>
   </si>
   <si>
     <t>K7061-91792</t>
   </si>
   <si>
     <t>SANTA ELENA CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Emma Santos </t>
+    <t>Emma Santos</t>
   </si>
   <si>
     <t>K7074-91308</t>
   </si>
   <si>
     <t>TALISAY CAMARINES NORTE</t>
   </si>
   <si>
     <t>Levy barce gutierez</t>
   </si>
   <si>
     <t>K5005-78556</t>
   </si>
   <si>
     <t>VINZONS CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARIETA P EVIDOR</t>
   </si>
   <si>
     <t>K5003-77336</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">SILY DE  QUIROZ  </t>
+    <t>SILY DE  QUIROZ</t>
   </si>
   <si>
     <t>K6002-77682</t>
   </si>
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
     <t>EMMALYN D. REGALADO</t>
   </si>
   <si>
     <t>K7011-77425</t>
   </si>
   <si>
     <t>BATO CAMARINES SUR</t>
   </si>
   <si>
     <t>JACKELYN M. MATUCAD</t>
   </si>
   <si>
     <t>K7093-78551</t>
   </si>
   <si>
     <t>PATRICIO DANILO C. INTIA</t>
   </si>
   <si>
     <t>K5003-90936</t>
   </si>
   <si>
     <t>digna cerilo</t>
   </si>
   <si>
     <t>K7072-77407</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Vesper John A Merilles </t>
+    <t>Vesper John A Merilles</t>
   </si>
   <si>
     <t>K7121-77285</t>
   </si>
   <si>
     <t>ABEL S. BARCELA</t>
   </si>
   <si>
     <t>K7127-77106</t>
   </si>
   <si>
     <t>CABUSAO CAMARINES SUR</t>
   </si>
   <si>
     <t>EDUARDO ALBERTO</t>
   </si>
   <si>
     <t>K5003-89372</t>
   </si>
   <si>
     <t>CALABANGA CAMARINES SUR</t>
   </si>
   <si>
     <t>meriam talle</t>
   </si>
@@ -491,66 +491,66 @@
   <si>
     <t>JOCELYN C, BECHAYDA</t>
   </si>
   <si>
     <t>K7026-77621</t>
   </si>
   <si>
     <t>GOA CAMARINES SUR</t>
   </si>
   <si>
     <t>GLADINA BOBIS</t>
   </si>
   <si>
     <t>K7030-89628</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>JENNIFER RANCES</t>
   </si>
   <si>
     <t>K7016-76770</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANY NACARIO </t>
+    <t>MELANY NACARIO</t>
   </si>
   <si>
     <t>K7123-77168</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>CARMELITA DIMDAM</t>
   </si>
   <si>
     <t>K7016-77075</t>
   </si>
   <si>
-    <t xml:space="preserve">ABIESER CHAVEZ </t>
+    <t>ABIESER CHAVEZ</t>
   </si>
   <si>
     <t>K7011-78628</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
     <t>RAUL C. SAAVEDRA</t>
   </si>
   <si>
     <t>K7124-78099</t>
   </si>
   <si>
     <t>MINALABAC CAMARINES SUR</t>
   </si>
   <si>
     <t>EFREN VERAS</t>
   </si>
   <si>
     <t>K7016-77896</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>K5003-77271</t>
   </si>
   <si>
     <t>MARJORIE ROMERO</t>
   </si>
   <si>
     <t>K8002-78428</t>
   </si>
   <si>
     <t>K7072-78759</t>
   </si>
   <si>
     <t>GHENEROSO AND MARICEL INFANTE</t>
   </si>
   <si>
     <t>K7126-79027</t>
   </si>
   <si>
     <t>Denmark B Borras</t>
   </si>
   <si>
     <t>K7017-76498</t>
   </si>
   <si>
-    <t xml:space="preserve">JONATHAN PLANTADO </t>
+    <t>JONATHAN PLANTADO</t>
   </si>
   <si>
     <t>K7063-79207</t>
   </si>
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
     <t>KATHLEEN BELLEZA</t>
   </si>
   <si>
     <t>K8002-78282</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>CLEMENT CORPORAL</t>
   </si>
   <si>
     <t>K7017-76554</t>
   </si>
   <si>
     <t>JOHN REY CLEOFE</t>
   </si>
@@ -662,60 +662,60 @@
   <si>
     <t>SALVACION DAJERO</t>
   </si>
   <si>
     <t>K7020-78488</t>
   </si>
   <si>
     <t>BULAN SORSOGON</t>
   </si>
   <si>
     <t>JEROME G BALTAZAR</t>
   </si>
   <si>
     <t>K7058-78587</t>
   </si>
   <si>
     <t>BULUSAN SORSOGON</t>
   </si>
   <si>
     <t>Helen g frades</t>
   </si>
   <si>
     <t>K7127-78101</t>
   </si>
   <si>
-    <t xml:space="preserve">RIZZA A, GABITIN </t>
+    <t>RIZZA A, GABITIN</t>
   </si>
   <si>
     <t>K7063-90006</t>
   </si>
   <si>
     <t>CASTILLA SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA B.ROS </t>
+    <t>JOSEFINA B.ROS</t>
   </si>
   <si>
     <t>K7074-78397</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
     <t>Loreto m. Mecerio</t>
   </si>
   <si>
     <t>K7126-77023</t>
   </si>
   <si>
     <t>JUBAN SORSOGON</t>
   </si>
   <si>
     <t>Wilfredo P Guarte Sr.</t>
   </si>
   <si>
     <t>K7072-77581</t>
   </si>
   <si>
     <t>MAGALLANES SORSOGON</t>
   </si>