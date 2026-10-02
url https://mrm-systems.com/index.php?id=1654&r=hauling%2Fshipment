--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,75 +50,75 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-79252</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHNNY SORIANO </t>
+    <t>JOHNNY SORIANO</t>
   </si>
   <si>
     <t>K6002-78973</t>
   </si>
   <si>
     <t>VIOLETA M. CARIN̈O</t>
   </si>
   <si>
     <t>K6002-79155</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>EVERLEIN DINGLASAN</t>
   </si>
   <si>
     <t>K7127-78129</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">TEODORA ASUNCION </t>
+    <t>TEODORA ASUNCION</t>
   </si>
   <si>
     <t>K5003-77030</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>Cherie Belleza Blancia</t>
   </si>
   <si>
     <t>K5004-79651</t>
   </si>
   <si>
     <t>ORLANDO MACALINO</t>
   </si>
   <si>
     <t>K6002-78234</t>
   </si>
   <si>
     <t>RAYMONG JAY GALVEZ</t>
   </si>
   <si>
     <t>K7127-77936</t>
   </si>
@@ -152,93 +152,93 @@
   <si>
     <t>Danice Zairha Sulangi</t>
   </si>
   <si>
     <t>K5002-90530</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>REBBECA R. LUNA</t>
   </si>
   <si>
     <t>K8002-76874</t>
   </si>
   <si>
     <t>JANETH MARTIN</t>
   </si>
   <si>
     <t>K7016-79627</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JHOE STA CRUZ </t>
+    <t>JHOE STA CRUZ</t>
   </si>
   <si>
     <t>K7123-77510</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>PRISCILLA T DIZON</t>
   </si>
   <si>
     <t>K7135-79228</t>
   </si>
   <si>
     <t>Lilibeth L. Sandoval</t>
   </si>
   <si>
     <t>K7080-78440</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>eulogia t.dalmacio</t>
   </si>
   <si>
     <t>K7127-77473</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">ANALY ROSTRATA </t>
+    <t>ANALY ROSTRATA</t>
   </si>
   <si>
     <t>K7125-78513</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Marvin O Eldian </t>
+    <t>Marvin O Eldian</t>
   </si>
   <si>
     <t>K7016-79427</t>
   </si>
   <si>
     <t>ARTURO EGAM</t>
   </si>
   <si>
     <t>K7127-89668</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
   <si>
     <t>Joan Fortin</t>
   </si>
   <si>
     <t>K7133-76076</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>Jessica barnachea</t>
   </si>
@@ -254,72 +254,72 @@
   <si>
     <t>K7068-89949</t>
   </si>
   <si>
     <t>LIEZLE CRUZ NAVAL</t>
   </si>
   <si>
     <t>K8002-78621</t>
   </si>
   <si>
     <t>JUDY ANN SORIANO</t>
   </si>
   <si>
     <t>K7011-78922</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>JESUS S. COLLANTES</t>
   </si>
   <si>
     <t>K7030-79274</t>
   </si>
   <si>
-    <t xml:space="preserve">FE AGATON </t>
+    <t>FE AGATON</t>
   </si>
   <si>
     <t>K7058-78089</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>ERNESTO BUNAO</t>
   </si>
   <si>
     <t>K7016-77696</t>
   </si>
   <si>
     <t>BUENAVENTURA BUYA</t>
   </si>
   <si>
     <t>K7058-79238</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lalaine  g   mirador</t>
+    <t>Lalaine  g   mirador</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABK 6345</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUNN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ROMY/POL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>