--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -80,78 +80,78 @@
   <si>
     <t>JAYLORD AGMILAO</t>
   </si>
   <si>
     <t>K7068-76006</t>
   </si>
   <si>
     <t>MAY ANN Z.BERGONIA</t>
   </si>
   <si>
     <t>K8002-79192</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>ERIKA MAE GALVEZ</t>
   </si>
   <si>
     <t>K7127-77294</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA RAPADA </t>
+    <t>MARISSA RAPADA</t>
   </si>
   <si>
     <t>K7026-91020</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>AUREA AGGABAO</t>
   </si>
   <si>
     <t>K7016-78181</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>BEATRIZ SALAMERO</t>
   </si>
   <si>
     <t>K7058-79046</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Katheen joy b castro</t>
+    <t>Katheen joy b castro</t>
   </si>
   <si>
     <t>K5003-78674</t>
   </si>
   <si>
     <t>JOSEPHINE CALLUENG MALAMUG</t>
   </si>
   <si>
     <t>K7135-79473</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>Trixie Marie Costales</t>
   </si>
   <si>
     <t>K7068-89705</t>
   </si>
   <si>
     <t>SILVESTRE BALIS JR</t>
   </si>
   <si>
     <t>K5002-79177</t>
   </si>
@@ -173,165 +173,165 @@
   <si>
     <t>K7016-78706</t>
   </si>
   <si>
     <t>SAR IVAN TADIOAN</t>
   </si>
   <si>
     <t>K7129-78277</t>
   </si>
   <si>
     <t>JENNY ANN C. PADERES</t>
   </si>
   <si>
     <t>K6002-78802</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>FLORITA DAYAG</t>
   </si>
   <si>
     <t>K7124-78634</t>
   </si>
   <si>
-    <t xml:space="preserve">GABRIEL L VALENZUELA </t>
+    <t>GABRIEL L VALENZUELA</t>
   </si>
   <si>
     <t>K7073-78144</t>
   </si>
   <si>
     <t>Mr. Benigno E. Narag</t>
   </si>
   <si>
     <t>K7126-89938</t>
   </si>
   <si>
     <t>Maria Luisa Aquino</t>
   </si>
   <si>
     <t>K7123-79005</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON ELERA </t>
+    <t>CORAZON ELERA</t>
   </si>
   <si>
     <t>K7127-78166</t>
   </si>
   <si>
     <t>Melchor Pawal</t>
   </si>
   <si>
     <t>K7124-78612</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA P DUMO </t>
+    <t>GLORIA P DUMO</t>
   </si>
   <si>
     <t>K7123-79145</t>
   </si>
   <si>
     <t>CLETO L. VAL JR</t>
   </si>
   <si>
     <t>K7127-78112</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  KATHERINE JOY ZUNIEGA</t>
+    <t>KATHERINE JOY ZUNIEGA</t>
   </si>
   <si>
     <t>K7129-78521</t>
   </si>
   <si>
     <t>KAYCIE P. ORTIZO</t>
   </si>
   <si>
     <t>K8002-77983</t>
   </si>
   <si>
     <t>LORETO SUMALBAG JR</t>
   </si>
   <si>
     <t>K5003-78250</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>Clarita yagyagan</t>
   </si>
   <si>
     <t>K7020-77509</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH F PADUA </t>
+    <t>ELIZABETH F PADUA</t>
   </si>
   <si>
     <t>K7129-79055</t>
   </si>
   <si>
     <t>LEANDRO DELA CRUZ OR LILIA DELA XRUZ</t>
   </si>
   <si>
     <t>K7058-78280</t>
   </si>
   <si>
-    <t xml:space="preserve">Mariano obra </t>
+    <t>Mariano obra</t>
   </si>
   <si>
     <t>K7068-77302</t>
   </si>
   <si>
     <t>PATRICIA HONORIO</t>
   </si>
   <si>
     <t>K7072-77980</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">LORILIE S. DE GUZMAN </t>
+    <t>LORILIE S. DE GUZMAN</t>
   </si>
   <si>
     <t>K7127-77069</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVY C, TRINIDAD </t>
+    <t>JOVY C, TRINIDAD</t>
   </si>
   <si>
     <t>K8002-89769</t>
   </si>
   <si>
     <t>HARIS PALATTAO</t>
   </si>
   <si>
     <t>K6002-78649</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>GLENN HENRY MADARANG</t>
   </si>
   <si>
     <t>K8002-79411</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>MARITES TAGUILING</t>
   </si>
@@ -365,63 +365,63 @@
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>Isabel p mallannao</t>
   </si>
   <si>
     <t>K7129-90297</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>RODOLFO B. LAURETA II</t>
   </si>
   <si>
     <t>K7068-77465</t>
   </si>
   <si>
     <t>FLOSERFINA VAQUEL</t>
   </si>
   <si>
     <t>K7121-78205</t>
   </si>
   <si>
-    <t xml:space="preserve">Chester Logan </t>
+    <t>Chester Logan</t>
   </si>
   <si>
     <t>K6002-78952</t>
   </si>
   <si>
     <t>MARY GRACE  GATTOC</t>
   </si>
   <si>
     <t>K7016-78349</t>
   </si>
   <si>
-    <t xml:space="preserve">JACKLYN GUTIERREZ </t>
+    <t>JACKLYN GUTIERREZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROMEO GALUTAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RHOMIE GALUTAN</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>