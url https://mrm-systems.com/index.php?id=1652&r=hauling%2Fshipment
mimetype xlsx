--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -77,51 +77,51 @@
   <si>
     <t>K7123-76915</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>JACKSON VELDEZ GARCIA</t>
   </si>
   <si>
     <t>K7135-76785</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Helen Lamigo</t>
   </si>
   <si>
     <t>K7073-76567</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K7129-77116</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>MARY JANE MENCIAS</t>
   </si>
   <si>
     <t>K7129-76826</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>JOHN REY N. CANSEJO</t>
   </si>
   <si>
     <t>K7127-76922</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>ROSALIA C TOYYAO</t>
   </si>
   <si>
     <t>K7126-76753</t>
   </si>
   <si>
     <t>Elmo  Gayao</t>
   </si>
   <si>
     <t>K7121-76613</t>
   </si>
   <si>
     <t>PARACELIS MOUNTAIN PROVINCE</t>
   </si>
   <si>
     <t>Mike Simangon</t>
   </si>
   <si>
     <t>K7126-77191</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLY ALEJO </t>
+    <t>SHIRLY ALEJO</t>
   </si>
   <si>
     <t>K7127-76787</t>
   </si>
   <si>
     <t>PUDTOL APAYAO</t>
   </si>
   <si>
     <t>AMANTE S, LACABA JR</t>
   </si>
   <si>
     <t>K7126-77653</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>Edwin Pagunuran</t>
   </si>
   <si>
     <t>K7135-76326</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
@@ -260,51 +260,51 @@
   <si>
     <t>K5004-76984</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LOLITA MERIN</t>
   </si>
   <si>
     <t>K7129-77099</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>LYDIA LAMUG</t>
   </si>
   <si>
     <t>K7058-76807</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">  Alla  agdeppq</t>
+    <t>Alla  agdeppq</t>
   </si>
   <si>
     <t>K7126-77079</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>Joseph u atchuela</t>
   </si>
   <si>
     <t>K6002-77019</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MICHAEL JOHN  L. PADILLA</t>
   </si>
   <si>
     <t>K6002-76812</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
@@ -389,102 +389,102 @@
   <si>
     <t>EVANGELINE AGNES</t>
   </si>
   <si>
     <t>K7126-76761</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>Maybelle Casim</t>
   </si>
   <si>
     <t>K7030-77064</t>
   </si>
   <si>
     <t>NICOLE D VILLANUEVA</t>
   </si>
   <si>
     <t>K7126-76795</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leticia C Saupan  </t>
+    <t>Leticia C Saupan</t>
   </si>
   <si>
     <t>K7123-76890</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>JOHN DORICH TAMUNDONG</t>
   </si>
   <si>
     <t>K8002-76473</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Presy Manalang</t>
   </si>
   <si>
     <t>K7121-76662</t>
   </si>
   <si>
     <t>Marlyn Samson</t>
   </si>
   <si>
     <t>K7123-77110</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RINA DEL ROSARIO CAYTON </t>
+    <t>RINA DEL ROSARIO CAYTON</t>
   </si>
   <si>
     <t>K7126-76373</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Meriam Macaraeg</t>
   </si>
   <si>
     <t>K7121-76940</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Ryzel Mae Caparas </t>
+    <t>Ryzel Mae Caparas</t>
   </si>
   <si>
     <t>K7126-76925</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Ayessa Chantal D Mabanglo</t>
   </si>
   <si>
     <t>K7127-76593</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>WILFREDO BELTRAN CAWIGAN</t>
   </si>
   <si>
     <t>K7073-76963</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>