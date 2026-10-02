--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-78321</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARLYN CLEMENTE</t>
   </si>
   <si>
     <t>K5005-77848</t>
   </si>
   <si>
     <t>PRINCESS LYN B PICHAY</t>
   </si>
   <si>
     <t>K7016-78569</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGROS NATIVIDAD </t>
+    <t>MILAGROS NATIVIDAD</t>
   </si>
   <si>
     <t>K7135-78086</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>Cherry Paulino</t>
   </si>
   <si>
     <t>K5001-78699</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Alma C. Vicencio</t>
   </si>
   <si>
     <t>K7068-89766</t>
   </si>
   <si>
     <t>ETHELYN RAMOS</t>
   </si>
@@ -146,87 +146,87 @@
   <si>
     <t>FELIZARDO ANTIMANO</t>
   </si>
   <si>
     <t>K7123-79142</t>
   </si>
   <si>
     <t>KYLA NICOLE CUANAN</t>
   </si>
   <si>
     <t>K7063-78885</t>
   </si>
   <si>
     <t>REYNALDO D.T ESCOMBIEN</t>
   </si>
   <si>
     <t>K7026-90303</t>
   </si>
   <si>
     <t>DANIEL L. DALUZ</t>
   </si>
   <si>
     <t>K7133-73794</t>
   </si>
   <si>
-    <t xml:space="preserve">Lucila s. Pascua </t>
+    <t>Lucila s. Pascua</t>
   </si>
   <si>
     <t>K7016-78278</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDIE AMBER MACAPAGAL </t>
+    <t>ANDIE AMBER MACAPAGAL</t>
   </si>
   <si>
     <t>K8002-77636</t>
   </si>
   <si>
     <t>RONALYN S COMPA</t>
   </si>
   <si>
     <t>K7017-77332</t>
   </si>
   <si>
     <t>MILYN  SANTIAGO</t>
   </si>
   <si>
     <t>K7125-79307</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Luisa R Malonzo </t>
+    <t>Ma Luisa R Malonzo</t>
   </si>
   <si>
     <t>K7016-78097</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GENIVA DELA CRUZ </t>
+    <t>GENIVA DELA CRUZ</t>
   </si>
   <si>
     <t>K7069-78809</t>
   </si>
   <si>
     <t>AURELIA M DE GUZMAN</t>
   </si>
   <si>
     <t>K7129-77602</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ANGELITA R. TORRES</t>
   </si>
   <si>
     <t>K8002-79398</t>
   </si>
   <si>
     <t>JENNY MANUZON</t>
   </si>
   <si>
     <t>K7011-78935</t>
   </si>
@@ -245,204 +245,204 @@
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARINA MARZAN</t>
   </si>
   <si>
     <t>K5004-90005</t>
   </si>
   <si>
     <t>JOHN MARK GARCIA</t>
   </si>
   <si>
     <t>K5002-78963</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FRED I. UMINGA</t>
   </si>
   <si>
     <t>K7123-91662</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBEN COLLADO RAMOS </t>
+    <t>RUBEN COLLADO RAMOS</t>
   </si>
   <si>
     <t>K7058-78312</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ruben    c  ramos</t>
+    <t>Ruben    c  ramos</t>
   </si>
   <si>
     <t>K7063-92512</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOY ACOSTA JOAQUIN</t>
   </si>
   <si>
     <t>K7072-78611</t>
   </si>
   <si>
     <t>PERLITA C. MABALOT</t>
   </si>
   <si>
     <t>K7026-91618</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>MS. LYDIA VALDEZ</t>
   </si>
   <si>
     <t>K7058-78537</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alfredo mangaoang </t>
+    <t>Alfredo mangaoang</t>
   </si>
   <si>
     <t>K7020-78600</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>JACQUELINE A. GUEVARRA</t>
   </si>
   <si>
     <t>K7105-87654</t>
   </si>
   <si>
     <t>CORAZON REYES</t>
   </si>
   <si>
     <t>K7058-78921</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charyll b marquez.  Estelita  bautista</t>
+    <t>Charyll b marquez.  Estelita  bautista</t>
   </si>
   <si>
     <t>K7058-78893</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Aira denise agaton</t>
   </si>
   <si>
     <t>K6002-78938</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FERDINAND  IDANG</t>
   </si>
   <si>
     <t>K7063-78102</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>CASSANDRA JOY G.JULIAN</t>
   </si>
   <si>
     <t>K7020-77842</t>
   </si>
   <si>
     <t>ALBERT RAYMOND M DIMALIWAT</t>
   </si>
   <si>
     <t>K7020-79215</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS T ALDANA </t>
+    <t>REMEDIOS T ALDANA</t>
   </si>
   <si>
     <t>K7123-79019</t>
   </si>
   <si>
-    <t xml:space="preserve">LORELIE SALAZAR </t>
+    <t>LORELIE SALAZAR</t>
   </si>
   <si>
     <t>K7011-78417</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEONIDA LAZO</t>
   </si>
   <si>
     <t>K7030-79058</t>
   </si>
   <si>
     <t>FRANCIS D HORNILLA</t>
   </si>
   <si>
     <t>K5003-89997</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>erlinda collado</t>
   </si>
   <si>
     <t>K7123-78887</t>
   </si>
   <si>
     <t>HERMINIA V LAMZON</t>
   </si>
   <si>
     <t>K7127-77923</t>
   </si>
   <si>
     <t>CATHERINE G, MAKITID</t>
   </si>
   <si>
     <t>K7026-90300</t>
   </si>
   <si>
     <t>ELEANOR VENDIVIL</t>
   </si>
   <si>
     <t>K7020-78862</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA BRIONES </t>
+    <t>LILIA BRIONES</t>
   </si>
   <si>
     <t>K7124-77220</t>
   </si>
   <si>
     <t>KENNETH CALVIN GARCIA</t>
   </si>
   <si>
     <t>K6002-90072</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CHRISTOPHER DE LEON</t>
   </si>
   <si>
     <t>K8002-77753</t>
   </si>
   <si>
     <t>FELIX NICANOR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>