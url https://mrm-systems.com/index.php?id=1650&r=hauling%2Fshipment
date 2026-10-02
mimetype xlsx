--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -56,150 +56,150 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-77606</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>AARON SALONGA</t>
   </si>
   <si>
     <t>K7058-79081</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lykq chail   m arana</t>
+    <t>Lykq chail   m arana</t>
   </si>
   <si>
     <t>K5005-92219</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>LIENETH SUNGLAO</t>
   </si>
   <si>
     <t>K7026-90855</t>
   </si>
   <si>
     <t>PATRICIO LINGAD</t>
   </si>
   <si>
     <t>K8002-78944</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>EVANGILINE RAZON</t>
   </si>
   <si>
     <t>K7030-79006</t>
   </si>
   <si>
     <t>REY MESA</t>
   </si>
   <si>
     <t>K5004-90160</t>
   </si>
   <si>
     <t>EDITHA E. GARCIA</t>
   </si>
   <si>
     <t>K7016-78823</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">TISHA PADAYAO </t>
+    <t>TISHA PADAYAO</t>
   </si>
   <si>
     <t>K6002-91173</t>
   </si>
   <si>
     <t>LANI RAMBAC</t>
   </si>
   <si>
     <t>K7011-78762</t>
   </si>
   <si>
     <t>Mariel Manuel</t>
   </si>
   <si>
     <t>K7058-78330</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Carlota s cabrera </t>
+    <t>Carlota s cabrera</t>
   </si>
   <si>
     <t>K5005-90333</t>
   </si>
   <si>
-    <t xml:space="preserve">JANE GUEVARRA SUING </t>
+    <t>JANE GUEVARRA SUING</t>
   </si>
   <si>
     <t>K7058-78377</t>
   </si>
   <si>
     <t>Gloria arceo</t>
   </si>
   <si>
     <t>K7080-77464</t>
   </si>
   <si>
-    <t xml:space="preserve">CONSOLACION DAVID TALIBAS </t>
+    <t>CONSOLACION DAVID TALIBAS</t>
   </si>
   <si>
     <t>K7125-90313</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NOEL E LOZANO</t>
   </si>
   <si>
     <t>K7135-79462</t>
   </si>
   <si>
-    <t xml:space="preserve">Fritzi Rosario lenon </t>
+    <t>Fritzi Rosario lenon</t>
   </si>
   <si>
     <t>K7126-78190</t>
   </si>
   <si>
     <t>Eduardo M Tuazon Jr.</t>
   </si>
   <si>
     <t>K7020-78728</t>
   </si>
   <si>
     <t>ERICA DIANNE B LENDIO</t>
   </si>
   <si>
     <t>K7127-77413</t>
   </si>
   <si>
     <t>EDOLFO ECALDRE</t>
   </si>
   <si>
     <t>K7125-90182</t>
   </si>
   <si>
     <t>NANCY DE JESUS</t>
   </si>