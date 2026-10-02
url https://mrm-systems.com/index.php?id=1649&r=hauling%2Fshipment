--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -89,60 +89,60 @@
   <si>
     <t>APRIL S. ABALAJON</t>
   </si>
   <si>
     <t>K6002-77207</t>
   </si>
   <si>
     <t>VENUS CATHERINE S. REYES</t>
   </si>
   <si>
     <t>K7080-77270</t>
   </si>
   <si>
     <t>MALAY AKLAN</t>
   </si>
   <si>
     <t>LEA SANGCAJO SARITO</t>
   </si>
   <si>
     <t>K7125-79324</t>
   </si>
   <si>
     <t>NABAS AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LINDA SALINOG DULCE </t>
+    <t>LINDA SALINOG DULCE</t>
   </si>
   <si>
     <t>K7127-76351</t>
   </si>
   <si>
     <t>NEW WASHINGTON AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISCHELLE SHANE CARIDAD </t>
+    <t>CHRISCHELLE SHANE CARIDAD</t>
   </si>
   <si>
     <t>K7011-76994</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
     <t>JOSIE S. SEACOR</t>
   </si>
   <si>
     <t>K7123-76983</t>
   </si>
   <si>
     <t>ESCARLITO JUANILLO</t>
   </si>
   <si>
     <t>K7016-77362</t>
   </si>
   <si>
     <t>LIBERTAD ANTIQUE</t>
   </si>
   <si>
     <t>ARLENE JOY MATINONG</t>
   </si>
@@ -191,102 +191,102 @@
   <si>
     <t>EMA B. ADIONG</t>
   </si>
   <si>
     <t>K7126-78469</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>RUEL D. DISTURA</t>
   </si>
   <si>
     <t>K5005-90862</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
   <si>
     <t>PRIMROSE MAPHIL AFLORO</t>
   </si>
   <si>
     <t>K7125-79330</t>
   </si>
   <si>
-    <t xml:space="preserve">Roberto B Amoroso </t>
+    <t>Roberto B Amoroso</t>
   </si>
   <si>
     <t>K7026-78878</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>ROCELA FAGTANAN</t>
   </si>
   <si>
     <t>K7073-77292</t>
   </si>
   <si>
     <t>Judy A. Bustamante</t>
   </si>
   <si>
     <t>K7123-79069</t>
   </si>
   <si>
     <t>ANA BALONGO</t>
   </si>
   <si>
     <t>K7011-92072</t>
   </si>
   <si>
     <t>ROMMEL BERCADES</t>
   </si>
   <si>
     <t>K7058-79099</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Uldarico  fundal</t>
+    <t>Uldarico  fundal</t>
   </si>
   <si>
     <t>K7125-79412</t>
   </si>
   <si>
     <t>ANILAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">MBY B Aguanta </t>
+    <t>MBY B Aguanta</t>
   </si>
   <si>
     <t>K7058-78905</t>
   </si>
   <si>
-    <t xml:space="preserve"> Irene s depositario</t>
+    <t>Irene s depositario</t>
   </si>
   <si>
     <t>K7063-91897</t>
   </si>
   <si>
     <t>RYAN A.BAYONA</t>
   </si>
   <si>
     <t>K5002-78868</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>TERESITA C. TUAREZ</t>
   </si>
   <si>
     <t>K7011-78449</t>
   </si>
   <si>
     <t>DUEÑAS ILOILO</t>
   </si>
   <si>
     <t>EDMUNDO LAÑADA SR.</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>K7121-78940</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>Joy L Melocoton</t>
   </si>
   <si>
     <t>K7135-76679</t>
   </si>
   <si>
     <t>Wilhelmina Muntua</t>
   </si>
   <si>
     <t>K7072-78958</t>
   </si>
   <si>
     <t>JENNIE DELA PAZ</t>
   </si>
   <si>
     <t>K7026-77477</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELAIDA PAYPA </t>
+    <t>ADELAIDA PAYPA</t>
   </si>
   <si>
     <t>K7121-77364</t>
   </si>
   <si>
     <t>Ofelia Montero</t>
   </si>
   <si>
     <t>K7126-76605</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>CARMILLE GRACE B. DOSADO</t>
   </si>
   <si>
     <t>K7105-79395</t>
   </si>
   <si>
     <t>SAN JOAQUIN ILOILO</t>
   </si>
   <si>
     <t>LORENE SEFIL</t>
   </si>
@@ -512,102 +512,102 @@
   <si>
     <t>Mary joy basto</t>
   </si>
   <si>
     <t>K7127-77041</t>
   </si>
   <si>
     <t>NENIT E, ROBLES</t>
   </si>
   <si>
     <t>K7073-77102</t>
   </si>
   <si>
     <t>GINA OBIERA</t>
   </si>
   <si>
     <t>K7123-77470</t>
   </si>
   <si>
     <t>JOSE MARIA JAUSAN</t>
   </si>
   <si>
     <t>K7121-76638</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marynolyn  V Gayo</t>
+    <t>Marynolyn  V Gayo</t>
   </si>
   <si>
     <t>K7016-92018</t>
   </si>
   <si>
     <t>MARIGOLD SAPIO</t>
   </si>
   <si>
     <t>K7011-77516</t>
   </si>
   <si>
     <t>Jorge Liwanag</t>
   </si>
   <si>
     <t>K8002-91810</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ZOILA G TOLENTINO</t>
   </si>
   <si>
     <t>K7125-79231</t>
   </si>
   <si>
-    <t xml:space="preserve">Hail Grace M Gadayan </t>
+    <t>Hail Grace M Gadayan</t>
   </si>
   <si>
     <t>K7030-79167</t>
   </si>
   <si>
     <t>JUANITO GALLEGO</t>
   </si>
   <si>
     <t>K7124-78897</t>
   </si>
   <si>
     <t>GENBERLY MOYA</t>
   </si>
   <si>
     <t>K7126-76827</t>
   </si>
   <si>
     <t>Anthony dequilla</t>
   </si>
   <si>
     <t>K7016-78794</t>
   </si>
   <si>
-    <t xml:space="preserve">JE - ANN CASTOR </t>
+    <t>JE - ANN CASTOR</t>
   </si>
   <si>
     <t>K7126-77314</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Kennedy T Bautista</t>
   </si>
   <si>
     <t>K7123-77487</t>
   </si>
   <si>
     <t>CALATRAVA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>FLORANTE M EMIA</t>
   </si>
   <si>
     <t>K8002-77422</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
@@ -641,51 +641,51 @@
   <si>
     <t>RENLY VILLARMA</t>
   </si>
   <si>
     <t>K7030-77142</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MAY T MEDIALUNA</t>
   </si>
   <si>
     <t>K5005-78204</t>
   </si>
   <si>
     <t>DR RODOLFO BLANCIA JR</t>
   </si>
   <si>
     <t>K7121-79017</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Josetteufre Catiempo </t>
+    <t>Josetteufre Catiempo</t>
   </si>
   <si>
     <t>K7127-76468</t>
   </si>
   <si>
     <t>MOORE GALAN</t>
   </si>
   <si>
     <t>K7105-78459</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ELIZABETH DAJAY</t>
   </si>
   <si>
     <t>K7080-76912</t>
   </si>
   <si>
     <t>Evelyn yusa</t>
   </si>
   <si>
     <t>K7074-92256</t>
   </si>
@@ -695,78 +695,78 @@
   <si>
     <t>Lilia dioleste</t>
   </si>
   <si>
     <t>K7093-79409</t>
   </si>
   <si>
     <t>SAN ENRIQUE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ARJEN KENT TIBAJARES TIPOLO</t>
   </si>
   <si>
     <t>K6002-79060</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MINCHE V. ESTABAS</t>
   </si>
   <si>
     <t>K5005-78871</t>
   </si>
   <si>
-    <t xml:space="preserve">JANET T MONTEROSA </t>
+    <t>JANET T MONTEROSA</t>
   </si>
   <si>
     <t>K7124-79174</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>OLIVE H. SERVELO</t>
   </si>
   <si>
     <t>K7063-79176</t>
   </si>
   <si>
     <t>EDUARDO C.GUILLEMA</t>
   </si>
   <si>
     <t>K7127-78945</t>
   </si>
   <si>
-    <t xml:space="preserve">MARRIANE VICTORIA GONZALES </t>
+    <t>MARRIANE VICTORIA GONZALES</t>
   </si>
   <si>
     <t>K7016-77153</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMER VILLA </t>
+    <t>ELMER VILLA</t>
   </si>
   <si>
     <t>K7123-76846</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RANDY L OJERA</t>
   </si>
   <si>
     <t>K6002-79087</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARITES D. LOPEZ</t>
   </si>
   <si>
     <t>K7129-91996</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>