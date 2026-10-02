--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -80,51 +80,51 @@
   <si>
     <t>RENEELOR E.FEROLINO</t>
   </si>
   <si>
     <t>K7121-78996</t>
   </si>
   <si>
     <t>ASUNCION (SAUG) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Bath Sheba Luis Lino</t>
   </si>
   <si>
     <t>K7123-77058</t>
   </si>
   <si>
     <t>RODELIE NAMATA</t>
   </si>
   <si>
     <t>K7127-76644</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RYAN S, REYES </t>
+    <t>RYAN S, REYES</t>
   </si>
   <si>
     <t>K7030-77281</t>
   </si>
   <si>
     <t>ROLLY T PANALIGAN JR</t>
   </si>
   <si>
     <t>K5003-77061</t>
   </si>
   <si>
     <t>Luisa absin</t>
   </si>
   <si>
     <t>K7125-78540</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Juliet A Tabono</t>
   </si>
   <si>
     <t>K5002-91834</t>
   </si>
@@ -137,51 +137,51 @@
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>GILBERT CABASAG</t>
   </si>
   <si>
     <t>K7129-77128</t>
   </si>
   <si>
     <t>DANTE CALUBAN</t>
   </si>
   <si>
     <t>K8002-76061</t>
   </si>
   <si>
     <t>JIEMA ALIMENTO</t>
   </si>
   <si>
     <t>K7123-76847</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLYN A SUMALINOG </t>
+    <t>ARLYN A SUMALINOG</t>
   </si>
   <si>
     <t>K7135-77211</t>
   </si>
   <si>
     <t>JOSHUA B TIDALGO</t>
   </si>
   <si>
     <t>K7127-77195</t>
   </si>
   <si>
     <t>LORY TAPALES</t>
   </si>
   <si>
     <t>K7016-79285</t>
   </si>
   <si>
     <t>RUTH GARBO</t>
   </si>
   <si>
     <t>K7124-79009</t>
   </si>
   <si>
     <t>Roger P. Peralta Jr.  / Regina May P. Peralta</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>NUR-IN PANDAOG</t>
   </si>
   <si>
     <t>K5002-78913</t>
   </si>
   <si>
     <t>LENY CESAR</t>
   </si>
   <si>
     <t>K7016-78851</t>
   </si>
   <si>
     <t>FRANCIS JAMES BALDOVE</t>
   </si>
   <si>
     <t>K8002-76072</t>
   </si>
   <si>
     <t>MARICEL MABALE</t>
   </si>
   <si>
     <t>K7124-78914</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mariza a  gataber</t>
+    <t>Mariza a  gataber</t>
   </si>
   <si>
     <t>K7074-79475</t>
   </si>
   <si>
     <t>Precy lou b. Sebial</t>
   </si>
   <si>
     <t>K7125-79384</t>
   </si>
   <si>
     <t>RUEL L CADOG</t>
   </si>
   <si>
     <t>K7135-79652</t>
   </si>
   <si>
     <t>Rolito Piastro M</t>
   </si>
   <si>
     <t>K5002-92263</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
@@ -401,144 +401,144 @@
   <si>
     <t>K7063-79148</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>JOAIRA J.SAHIPA</t>
   </si>
   <si>
     <t>K7011-77444</t>
   </si>
   <si>
     <t>LILIBETH ESTREBILLO</t>
   </si>
   <si>
     <t>K7073-77072</t>
   </si>
   <si>
     <t>Juvielyn Mejasco</t>
   </si>
   <si>
     <t>K7125-78673</t>
   </si>
   <si>
-    <t xml:space="preserve">Daisy Mae P Lagrama </t>
+    <t>Daisy Mae P Lagrama</t>
   </si>
   <si>
     <t>K7030-77045</t>
   </si>
   <si>
     <t>SAN ISIDRO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>JOSE ROMULO MAHUSAY</t>
   </si>
   <si>
     <t>K7135-79649</t>
   </si>
   <si>
     <t>COMPOSTELA COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>Rocel bituin Cuyo</t>
   </si>
   <si>
     <t>K7068-79066</t>
   </si>
   <si>
     <t>MACO COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>ANNA PILOTON</t>
   </si>
   <si>
     <t>K7058-77401</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jsmes psul a lumago</t>
+    <t>Jsmes psul a lumago</t>
   </si>
   <si>
     <t>K5003-77412</t>
   </si>
   <si>
     <t>MARAGUSAN (SAN MARIANO) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>JERONA CHRISTIL CABILES</t>
   </si>
   <si>
     <t>K5004-92307</t>
   </si>
   <si>
     <t>MAWAB COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>MARICEL NESPERES</t>
   </si>
   <si>
     <t>K7124-77307</t>
   </si>
   <si>
     <t>MONKAYO COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVIRA A. DELA CRUZ </t>
+    <t>ELVIRA A. DELA CRUZ</t>
   </si>
   <si>
     <t>K5005-77930</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>JOCIL M.LAGUSAN</t>
   </si>
   <si>
     <t>K7121-79000</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>Geraldine Sabando</t>
   </si>
   <si>
     <t>K7068-77318</t>
   </si>
   <si>
     <t>AIMEE L. BERMUDEZ</t>
   </si>
   <si>
     <t>K7068-78800</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">RASIDEN LINDONGAN </t>
+    <t>RASIDEN LINDONGAN</t>
   </si>
   <si>
     <t>K7121-77008</t>
   </si>
   <si>
     <t>Junaria A Alaba</t>
   </si>
   <si>
     <t>K7016-76921</t>
   </si>
   <si>
     <t>JINELYN PANILAGAO</t>
   </si>
   <si>
     <t>K7135-77028</t>
   </si>
   <si>
     <t>Billy Conrad T Guinto</t>
   </si>
   <si>
     <t>K7072-79541</t>
   </si>
   <si>
     <t>SALVE SAKAWARI</t>
   </si>
@@ -563,75 +563,75 @@
   <si>
     <t>K7030-78900</t>
   </si>
   <si>
     <t>Juztinne Kryz Bernardo</t>
   </si>
   <si>
     <t>K7093-91780</t>
   </si>
   <si>
     <t>NORODIN M. PIANG</t>
   </si>
   <si>
     <t>K7069-91680</t>
   </si>
   <si>
     <t>LENIECEL P SARCENO</t>
   </si>
   <si>
     <t>K7126-77559</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheirel Joy V Apaitan </t>
+    <t>Sheirel Joy V Apaitan</t>
   </si>
   <si>
     <t>K7123-78460</t>
   </si>
   <si>
     <t>REBECCA G LOPE</t>
   </si>
   <si>
     <t>K7127-91284</t>
   </si>
   <si>
     <t>JANEN MARIZ GALAGATE</t>
   </si>
   <si>
     <t>K7074-91061</t>
   </si>
   <si>
     <t>Van Angelo baring</t>
   </si>
   <si>
     <t>K7016-75876</t>
   </si>
   <si>
-    <t xml:space="preserve">NELLY BERBEGAL </t>
+    <t>NELLY BERBEGAL</t>
   </si>
   <si>
     <t>K5002-79054</t>
   </si>
   <si>
     <t>NORALA SOUTH COTABATO</t>
   </si>
   <si>
     <t>ALAN BALAYON</t>
   </si>
   <si>
     <t>K7074-79073</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>LUCRESIA FUSTER</t>
   </si>
   <si>
     <t>K7016-92142</t>
   </si>
   <si>
     <t>MARLON ALLEGO SR</t>
   </si>
@@ -656,132 +656,132 @@
   <si>
     <t>K7127-77359</t>
   </si>
   <si>
     <t>BAGUMBAYAN SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ARIEL SERENIO</t>
   </si>
   <si>
     <t>K8002-76688</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>NORAIDA IBRAHIM</t>
   </si>
   <si>
     <t>K5002-91531</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE BAUTISTA </t>
+    <t>CATHERINE BAUTISTA</t>
   </si>
   <si>
     <t>K7026-78915</t>
   </si>
   <si>
     <t>Rashid Ambalatan</t>
   </si>
   <si>
     <t>K7026-77503</t>
   </si>
   <si>
     <t>K7074-78694</t>
   </si>
   <si>
     <t>Lorie e lauron lumboy mqremco</t>
   </si>
   <si>
     <t>K7016-78785</t>
   </si>
   <si>
     <t>EDEN ROSE PADUA</t>
   </si>
   <si>
     <t>K7135-76459</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Medanny Asuncion</t>
   </si>
   <si>
     <t>K7127-77155</t>
   </si>
   <si>
     <t>PEPITO G, LATAWAN</t>
   </si>
   <si>
     <t>K7093-79072</t>
   </si>
   <si>
     <t>PALIMBANG SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">SADDAM ANDI DIPATUAN </t>
+    <t>SADDAM ANDI DIPATUAN</t>
   </si>
   <si>
     <t>K7125-79417</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>NORA M CARPIO</t>
   </si>
   <si>
     <t>K7016-77862</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MINDA SOBRESTANTE</t>
   </si>
   <si>
     <t>K7093-79328</t>
   </si>
   <si>
     <t>ALABEL (Capital) SARANGANI</t>
   </si>
   <si>
     <t>ARNEL FERNANDEZ JR.</t>
   </si>
   <si>
     <t>K7127-76637</t>
   </si>
   <si>
     <t>GLAN SARANGANI</t>
   </si>
   <si>
-    <t xml:space="preserve">TOMS ELON </t>
+    <t>TOMS ELON</t>
   </si>
   <si>
     <t>K5005-91483</t>
   </si>
   <si>
     <t>JESSALYN TALLEDO</t>
   </si>
   <si>
     <t>K7080-77431</t>
   </si>
   <si>
     <t>KIAMBA SARANGANI</t>
   </si>
   <si>
     <t>Watary Aminola</t>
   </si>
   <si>
     <t>K7016-77840</t>
   </si>
   <si>
     <t>RACHEL AROY</t>
   </si>
   <si>
     <t>K7129-77215</t>
   </si>