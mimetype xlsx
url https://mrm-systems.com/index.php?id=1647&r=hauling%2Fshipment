--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -131,87 +131,87 @@
   <si>
     <t>K7011-77278</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>JONATHAN CABRERA</t>
   </si>
   <si>
     <t>K7073-77114</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>Felix John L.Cordova</t>
   </si>
   <si>
     <t>K7058-77681</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mitch  mikaela  f  cobilla</t>
+    <t>Mitch  mikaela  f  cobilla</t>
   </si>
   <si>
     <t>K7011-77466</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
     <t>Gloria Q. Tabalno</t>
   </si>
   <si>
     <t>K6002-77576</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>LILIBETH  CADA</t>
   </si>
   <si>
     <t>K7058-77049</t>
   </si>
   <si>
     <t>Amalhaya yasim  alamada</t>
   </si>
   <si>
     <t>K7058-76830</t>
   </si>
   <si>
     <t>K7126-77191</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLY ALEJO </t>
+    <t>SHIRLY ALEJO</t>
   </si>
   <si>
     <t>K7124-92069</t>
   </si>
   <si>
     <t>CONNER APAYAO</t>
   </si>
   <si>
     <t>EDERLINA ABUZO</t>
   </si>
   <si>
     <t>K5003-92349</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>lilian de los reyes</t>
   </si>
   <si>
     <t>K6002-77652</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>K7124-77324</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>MANUEL B. ESTEBAN</t>
   </si>
   <si>
     <t>K7073-77052</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>MELY D. MANZANO</t>
   </si>
   <si>
     <t>K7080-77319</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENTINO R MANUEL </t>
+    <t>FLORENTINO R MANUEL</t>
   </si>
   <si>
     <t>K7129-77099</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>LYDIA LAMUG</t>
   </si>
   <si>
     <t>K7030-77530</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>LUIS BONDOC SR</t>
   </si>
   <si>
     <t>K7058-77037</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
@@ -338,75 +338,75 @@
   <si>
     <t>CARLITO N OCAMPO SR</t>
   </si>
   <si>
     <t>K7011-78642</t>
   </si>
   <si>
     <t>CHONA ISIP</t>
   </si>
   <si>
     <t>K8002-90842</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>ADELINA SANTOS</t>
   </si>
   <si>
     <t>K7016-92335</t>
   </si>
   <si>
     <t>K7016-91758</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS JOSE </t>
+    <t>REMEDIOS JOSE</t>
   </si>
   <si>
     <t>K6002-77569</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>CRISTINA ANDRADE</t>
   </si>
   <si>
     <t>K7126-92033</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA A  CONCISO </t>
+    <t>ROWENA A  CONCISO</t>
   </si>
   <si>
     <t>K5002-92004</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANIE O.  MARTIN </t>
+    <t>MELANIE O.  MARTIN</t>
   </si>
   <si>
     <t>K7058-77321</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>MARY JANE ARCEPI</t>
   </si>
   <si>
     <t>K5004-91875</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARGARITA LORENZO</t>
   </si>
   <si>
     <t>K6002-77641</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
@@ -551,120 +551,120 @@
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>REHAB SOLOMON Y. TAMBUAT/ JESUS RAMOS</t>
   </si>
   <si>
     <t>K7127-91424</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>EDOLFO ECALDRE</t>
   </si>
   <si>
     <t>K5004-91122</t>
   </si>
   <si>
     <t>ROLAND C PUNZALAN</t>
   </si>
   <si>
     <t>K7124-77251</t>
   </si>
   <si>
-    <t xml:space="preserve">FERRILYN T. AMBROCIO </t>
+    <t>FERRILYN T. AMBROCIO</t>
   </si>
   <si>
     <t>K7124-77649</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIFEL DUE CASTRO </t>
+    <t>MARIFEL DUE CASTRO</t>
   </si>
   <si>
     <t>K7126-76373</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Meriam Macaraeg</t>
   </si>
   <si>
     <t>K7121-76940</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Ryzel Mae Caparas </t>
+    <t>Ryzel Mae Caparas</t>
   </si>
   <si>
     <t>K7073-77274</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>CARMELITA MAGDAY LEJARDE</t>
   </si>
   <si>
     <t>K5002-91685</t>
   </si>
   <si>
     <t>ROSEL / REBECCA RAMOS</t>
   </si>
   <si>
     <t>K7124-77615</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>RICKY C. ONG</t>
   </si>
   <si>
     <t>K6002-77035</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>CHRISTINE MAE T. QUITANEG</t>
   </si>
   <si>
     <t>K7058-77308</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve"> Chino abaniel</t>
+    <t>Chino abaniel</t>
   </si>
   <si>
     <t>K8002-77914</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>SALVACION Torres habitan</t>
   </si>
   <si>
     <t>K6002-77081</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>CELEDONIA CAJAN</t>
   </si>
   <si>
     <t>K5003-77280</t>
   </si>
   <si>
     <t>SAN NARCISO ZAMBALES</t>
   </si>
@@ -710,102 +710,102 @@
   <si>
     <t>K7011-77046</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>ESTELA.MARIE.T. ORTALIZA</t>
   </si>
   <si>
     <t>K7124-76840</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>ALDRIN S. ALVARADO</t>
   </si>
   <si>
     <t>K7058-77468</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> John  alexis  dulay</t>
+    <t>John  alexis  dulay</t>
   </si>
   <si>
     <t>K7073-92297</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>MARK OCON CASTANEDA</t>
   </si>
   <si>
     <t>K6002-77508</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>EARLENE GALE C . ULAT</t>
   </si>
   <si>
     <t>K5004-91962</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>EVELYN JAVIER LLOBRERA</t>
   </si>
   <si>
     <t>K7073-77312</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Rosalie V. Garrero</t>
   </si>
   <si>
     <t>K5001-77363</t>
   </si>
   <si>
     <t>Perla Kabacungnan</t>
   </si>
   <si>
     <t>K7127-91542</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH C, PITPITAR </t>
+    <t>ELIZABETH C, PITPITAR</t>
   </si>
   <si>
     <t>K7129-77276</t>
   </si>
   <si>
     <t>MARY JEAN ABALOS</t>
   </si>
   <si>
     <t>K7011-76910</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>TISSIE C. CARRANZA</t>
   </si>
   <si>
     <t>K7011-77264</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>ELIZABETH HERNANDEZ</t>
   </si>