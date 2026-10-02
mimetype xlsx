--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -116,90 +116,90 @@
   <si>
     <t>K7063-79377</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
     <t>JUDITH DELA PAZ</t>
   </si>
   <si>
     <t>K7121-76898</t>
   </si>
   <si>
     <t>LAUREL BATANGAS</t>
   </si>
   <si>
     <t>KAREN C CABILLO</t>
   </si>
   <si>
     <t>K7016-78034</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. VEGA " BENG " BAUTISTA </t>
+    <t>MA. VEGA " BENG " BAUTISTA</t>
   </si>
   <si>
     <t>K7126-78796</t>
   </si>
   <si>
     <t>Herly Viscayno</t>
   </si>
   <si>
     <t>K7093-78869</t>
   </si>
   <si>
     <t>JEFFREY C. CULLARIN</t>
   </si>
   <si>
     <t>K7123-77692</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>ADELIA GOLFO</t>
   </si>
   <si>
     <t>K6002-78947</t>
   </si>
   <si>
-    <t xml:space="preserve">REDENTOR ESGUERRA, </t>
+    <t>REDENTOR ESGUERRA,</t>
   </si>
   <si>
     <t>K7125-79329</t>
   </si>
   <si>
     <t>ROMEO TAMBALO</t>
   </si>
   <si>
     <t>K7016-79225</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELENE CALINGASAN </t>
+    <t>JOCELENE CALINGASAN</t>
   </si>
   <si>
     <t>K6002-76802</t>
   </si>
   <si>
     <t>ROSEMARIE L. MAGLINAO</t>
   </si>
   <si>
     <t>K7030-77123</t>
   </si>
   <si>
     <t>MARICARR T. RODRIGUEZ</t>
   </si>
   <si>
     <t>K8002-78631</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
     <t>JUANITO PEREZ</t>
   </si>
   <si>
     <t>K5002-89878</t>
   </si>
@@ -251,93 +251,93 @@
   <si>
     <t>ANGELITO H. MOOG</t>
   </si>
   <si>
     <t>K5004-76747</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>ANNALIZA C. NANALI</t>
   </si>
   <si>
     <t>K7129-77572</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>MARGIE BACUNAWA mayores</t>
   </si>
   <si>
     <t>K7016-89828</t>
   </si>
   <si>
-    <t xml:space="preserve">PRINCESS GARCIA </t>
+    <t>PRINCESS GARCIA</t>
   </si>
   <si>
     <t>K5003-76821</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Gemma TOLENTINO </t>
+    <t>Maria Gemma TOLENTINO</t>
   </si>
   <si>
     <t>K7127-77089</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>JANICE C, BELESTA</t>
   </si>
   <si>
     <t>K7127-77231</t>
   </si>
   <si>
     <t>MELODY MARAVIVE</t>
   </si>
   <si>
     <t>K7127-92041</t>
   </si>
   <si>
     <t>Honeylin romano</t>
   </si>
   <si>
     <t>K7030-79153</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>FLORENTE M CARAOS</t>
   </si>
   <si>
     <t>K7030-77895</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY P MARQUINEZ </t>
+    <t>CHERRY P MARQUINEZ</t>
   </si>
   <si>
     <t>K7016-75721</t>
   </si>
   <si>
     <t>TALISAY BATANGAS</t>
   </si>
   <si>
     <t>AUZA ZATA</t>
   </si>
   <si>
     <t>K7126-91106</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>Eduardo m magpantay</t>
   </si>
   <si>
     <t>K7127-76483</t>
   </si>
   <si>
     <t>TUY BATANGAS</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>K7068-79150</t>
   </si>
   <si>
     <t>FRANCISCA ANDANAR</t>
   </si>
   <si>
     <t>K6002-78835</t>
   </si>
   <si>
     <t>MARLO L. PORTO</t>
   </si>
   <si>
     <t>K7123-78091</t>
   </si>
   <si>
     <t>CALAUAG QUEZON</t>
   </si>
   <si>
     <t>Emmavella Villanueva Oblea</t>
   </si>
   <si>
     <t>K7124-76861</t>
   </si>
   <si>
-    <t xml:space="preserve">RAECCA JOY G. CASTILLO </t>
+    <t>RAECCA JOY G. CASTILLO</t>
   </si>
   <si>
     <t>K6002-77050</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>ERNELSON (TON TON) AGNO</t>
   </si>
   <si>
     <t>K7068-91976</t>
   </si>
   <si>
     <t>TERESITA ALINEA</t>
   </si>
   <si>
     <t>K6002-77226</t>
   </si>
   <si>
     <t>Leoncia V Buzo</t>
   </si>
   <si>
     <t>K7135-77846</t>
   </si>
@@ -446,225 +446,225 @@
   <si>
     <t>MAC BRIAN MALAQUE</t>
   </si>
   <si>
     <t>K7020-78371</t>
   </si>
   <si>
     <t>GENERAL LUNA QUEZON</t>
   </si>
   <si>
     <t>GINA RODIL BANAAG</t>
   </si>
   <si>
     <t>K5002-91997</t>
   </si>
   <si>
     <t>INFANTA QUEZON</t>
   </si>
   <si>
     <t>YULENIE SOLLESTRE</t>
   </si>
   <si>
     <t>K7127-77043</t>
   </si>
   <si>
-    <t xml:space="preserve">NERY AVENILLA </t>
+    <t>NERY AVENILLA</t>
   </si>
   <si>
     <t>K7125-79100</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Cristina Escolano </t>
+    <t>Cristina Escolano</t>
   </si>
   <si>
     <t>K7124-77453</t>
   </si>
   <si>
     <t>MANNY A. MONTALBO</t>
   </si>
   <si>
     <t>K5003-91804</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>amabelle faller</t>
   </si>
   <si>
     <t>K7016-89151</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA AGAPAY </t>
+    <t>LILIA AGAPAY</t>
   </si>
   <si>
     <t>K7058-77919</t>
   </si>
   <si>
     <t>Erlinda  abueva</t>
   </si>
   <si>
     <t>K7063-78315</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>ALEIYA DELUNA VIRINA</t>
   </si>
   <si>
     <t>K7121-92026</t>
   </si>
   <si>
     <t>Wenifreda A. Frias</t>
   </si>
   <si>
     <t>K7074-91325</t>
   </si>
   <si>
     <t>Charo amfinin</t>
   </si>
   <si>
     <t>K8002-77000</t>
   </si>
   <si>
     <t>MYLENE MATINING</t>
   </si>
   <si>
     <t>K7072-79339</t>
   </si>
   <si>
     <t>VICTOR CALINA</t>
   </si>
   <si>
     <t>K7020-79079</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVEN M GALAN JR </t>
+    <t>JOVEN M GALAN JR</t>
   </si>
   <si>
     <t>K7127-76562</t>
   </si>
   <si>
     <t>JEANNE A. DE LEON</t>
   </si>
   <si>
     <t>K5005-91042</t>
   </si>
   <si>
     <t>LAARNI MORATALLA</t>
   </si>
   <si>
     <t>K7011-90765</t>
   </si>
   <si>
     <t>JERICHO M, CATALLA</t>
   </si>
   <si>
     <t>K7026-78748</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve"> SHEENA EVE DEVELA</t>
+    <t>SHEENA EVE DEVELA</t>
   </si>
   <si>
     <t>K7133-75203</t>
   </si>
   <si>
-    <t xml:space="preserve">Reyshell anne Modesto </t>
+    <t>Reyshell anne Modesto</t>
   </si>
   <si>
     <t>K8002-78686</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
     <t>KATHLYN L TABANGAY</t>
   </si>
   <si>
     <t>K5002-92100</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
     <t>JANIS PORNILLOSA</t>
   </si>
   <si>
     <t>K5003-78254</t>
   </si>
   <si>
     <t>Alicia catarin</t>
   </si>
   <si>
     <t>K7123-77199</t>
   </si>
   <si>
     <t>POLILLO QUEZON</t>
   </si>
   <si>
     <t>JOY P GASPAY</t>
   </si>
   <si>
     <t>K7121-90598</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>Robert Penaverde</t>
   </si>
   <si>
     <t>K7061-91017</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheila Villanueva </t>
+    <t>Sheila Villanueva</t>
   </si>
   <si>
     <t>K5003-76075</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>MERJERIE TOLENTINO</t>
   </si>
   <si>
     <t>K7127-90939</t>
   </si>
   <si>
-    <t xml:space="preserve">EVA GIRLIE BUHAT LAGRAZON </t>
+    <t>EVA GIRLIE BUHAT LAGRAZON</t>
   </si>
   <si>
     <t>K7126-78866</t>
   </si>
   <si>
     <t>Jhonalyn Albiol</t>
   </si>
   <si>
     <t>K7127-78132</t>
   </si>
   <si>
     <t>VANESSA O, MARCO</t>
   </si>
   <si>
     <t>K7016-79269</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>LUCIO LAIT</t>
   </si>
   <si>
     <t>K7123-78217</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>K7105-79116</t>
   </si>
   <si>
     <t>MARIA KATRINA VILLA</t>
   </si>
   <si>
     <t>K7126-76592</t>
   </si>
   <si>
     <t>Roi R Arojado</t>
   </si>
   <si>
     <t>K7126-91354</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>MA BELLA  GAVINO</t>
   </si>
   <si>
     <t>K7058-77787</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roxanne   mslacapay</t>
+    <t>Roxanne   mslacapay</t>
   </si>
   <si>
     <t>K7123-76833</t>
   </si>
   <si>
     <t>MINDA C. CATAPANG</t>
   </si>
   <si>
     <t>K7026-91709</t>
   </si>
   <si>
     <t>Ferdinand Madrid</t>
   </si>
   <si>
     <t>K7093-77704</t>
   </si>
   <si>
     <t>AHMIR FRANCIS VILLAVIRDE</t>
   </si>
   <si>
     <t>K5004-92194</t>
   </si>
   <si>
     <t>UNISAN QUEZON</t>
   </si>