--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -170,198 +170,198 @@
   <si>
     <t>MANUEL JIMENO</t>
   </si>
   <si>
     <t>K7016-79689</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>MERCEDES CABALLES</t>
   </si>
   <si>
     <t>K7063-77916</t>
   </si>
   <si>
     <t>IMELDA T.TALAM</t>
   </si>
   <si>
     <t>K7016-79500</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVIRA LIBATIQUE </t>
+    <t>ELVIRA LIBATIQUE</t>
   </si>
   <si>
     <t>K7121-90652</t>
   </si>
   <si>
     <t>Diana Jane Bernardo</t>
   </si>
   <si>
     <t>K7072-78154</t>
   </si>
   <si>
     <t>ARSENIO AND MILDRED DOMINGO</t>
   </si>
   <si>
     <t>K7126-78385</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>May Anne Joy P Fagela</t>
   </si>
   <si>
     <t>K7125-77887</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Mamuyac </t>
+    <t>Marites Mamuyac</t>
   </si>
   <si>
     <t>K7063-78432</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>GERLAN TOLENTINO</t>
   </si>
   <si>
     <t>K7061-89256</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Regino Alcantara </t>
+    <t>Regino Alcantara</t>
   </si>
   <si>
     <t>K5002-78617</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>REYNANTE C CALUB</t>
   </si>
   <si>
     <t>K7016-79503</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>DOMINIE BACANI</t>
   </si>
   <si>
     <t>K7129-78333</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>ROBERT G. BANAÑA JR</t>
   </si>
   <si>
     <t>K7135-79635</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Katrina Agustin</t>
   </si>
   <si>
     <t>K6002-90556</t>
   </si>
   <si>
     <t>MA. ASUNCION GAGAHINA</t>
   </si>
   <si>
     <t>K7016-78476</t>
   </si>
   <si>
-    <t xml:space="preserve">LEIANE GAMET </t>
+    <t>LEIANE GAMET</t>
   </si>
   <si>
     <t>K7030-77962</t>
   </si>
   <si>
     <t>ARIEL CALONGE</t>
   </si>
   <si>
     <t>K7135-79051</t>
   </si>
   <si>
     <t>Imelda S Viñas</t>
   </si>
   <si>
     <t>K7069-78653</t>
   </si>
   <si>
     <t>MR &amp; MAS ANTONIO FLORES</t>
   </si>
   <si>
     <t>K5002-79061</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>MA. CRISTINA ABAT</t>
   </si>
   <si>
     <t>K7058-78104</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alain  costales</t>
+    <t>Alain  costales</t>
   </si>
   <si>
     <t>K7124-78285</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>ELMER DANAO</t>
   </si>
   <si>
     <t>K7133-76734</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marybeth L. Buquing </t>
+    <t>Marybeth L. Buquing</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>KENNETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RUEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>