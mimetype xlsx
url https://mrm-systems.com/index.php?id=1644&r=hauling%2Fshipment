--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -65,297 +65,297 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7063-90502</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>CRISTYL P.IGNACIO</t>
   </si>
   <si>
     <t>K7124-90810</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>LYDIA T LICAY</t>
   </si>
   <si>
     <t>K7020-78594</t>
   </si>
   <si>
-    <t xml:space="preserve">FORTUNATO C GACITA JR </t>
+    <t>FORTUNATO C GACITA JR</t>
   </si>
   <si>
     <t>K7058-78087</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>Salve  m adora</t>
   </si>
   <si>
     <t>K7132-77585</t>
   </si>
   <si>
     <t>MARCELO TAMAYO</t>
   </si>
   <si>
     <t>K7058-79102</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eugenia m bautista. Daisy  m bautista</t>
+    <t>Eugenia m bautista. Daisy  m bautista</t>
   </si>
   <si>
     <t>K7132-78005</t>
   </si>
   <si>
     <t>DIANALOU PASION</t>
   </si>
   <si>
     <t>K5002-89378</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ARVIN ANTOLIN </t>
+    <t>JOHN ARVIN ANTOLIN</t>
   </si>
   <si>
     <t>K7058-78272</t>
   </si>
   <si>
-    <t xml:space="preserve">  Madelein f  mamayson</t>
+    <t>Madelein f  mamayson</t>
   </si>
   <si>
     <t>K7126-78381</t>
   </si>
   <si>
     <t>Joanne B Estanilla</t>
   </si>
   <si>
     <t>K7063-78483</t>
   </si>
   <si>
     <t>DIANNE LADERO</t>
   </si>
   <si>
     <t>K7126-88548</t>
   </si>
   <si>
     <t>Patrick/Analyn Orpilla</t>
   </si>
   <si>
     <t>K7133-77205</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Deanza ann jardin</t>
   </si>
   <si>
     <t>K5005-90979</t>
   </si>
   <si>
     <t>BEATRIZ M NATURA</t>
   </si>
   <si>
     <t>K7016-78718</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CONRADA PONTECHA </t>
+    <t>CONRADA PONTECHA</t>
   </si>
   <si>
     <t>K7026-90323</t>
   </si>
   <si>
     <t>JULIETA RODRIGUEZ</t>
   </si>
   <si>
     <t>K7058-78215</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Emee  &amp; princess dizon</t>
+    <t>Emee  &amp; princess dizon</t>
   </si>
   <si>
     <t>K7129-91663</t>
   </si>
   <si>
     <t>JOY D. ARCILLA</t>
   </si>
   <si>
     <t>K7126-89642</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedies D Batralo </t>
+    <t>Remedies D Batralo</t>
   </si>
   <si>
     <t>K7058-78120</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marco d vallejos</t>
+    <t>Marco d vallejos</t>
   </si>
   <si>
     <t>K5003-90095</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>marjorie joyce lapuz laxamana</t>
   </si>
   <si>
     <t>K7074-90930</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Mr. Brian gazmin</t>
   </si>
   <si>
     <t>K7063-79101</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>CORAZON MATIAS</t>
   </si>
   <si>
     <t>K7072-78640</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>PATRICIA ISABEL DAVID</t>
   </si>
   <si>
     <t>K8002-79070</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>DAISY FERNANDEZ</t>
   </si>
   <si>
     <t>K5002-90536</t>
   </si>
   <si>
-    <t xml:space="preserve">CLARISSA MAY S MARZAN </t>
+    <t>CLARISSA MAY S MARZAN</t>
   </si>
   <si>
     <t>K5002-78698</t>
   </si>
   <si>
     <t>ANDREW D. MANANSALA</t>
   </si>
   <si>
     <t>K7125-90931</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>Alli P Delos Santos</t>
   </si>
   <si>
     <t>K7016-89630</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>CESAR CARANTO</t>
   </si>
   <si>
     <t>K7129-77982</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Rowena Manansal</t>
   </si>
   <si>
     <t>K8002-90585</t>
   </si>
   <si>
     <t>NELIA BETITA</t>
   </si>
   <si>
     <t>K7011-78552</t>
   </si>
   <si>
     <t>PRIMO MARIANO</t>
   </si>
   <si>
     <t>K7016-78560</t>
   </si>
   <si>
-    <t xml:space="preserve">NIEVES CARINO </t>
+    <t>NIEVES CARINO</t>
   </si>
   <si>
     <t>K7063-78558</t>
   </si>
   <si>
     <t>BRIAN BABAS</t>
   </si>
   <si>
     <t>K7126-77697</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Elizabeth Gagarin Fabros</t>
   </si>
   <si>
     <t>K7123-78808</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Mr RODOLFO F ESGUERRA </t>
+    <t>Mr RODOLFO F ESGUERRA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Obet</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Mack</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alyson Kiel Jindani</t>
   </si>