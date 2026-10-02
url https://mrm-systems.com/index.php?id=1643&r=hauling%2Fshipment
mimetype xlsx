--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7072-78057</t>
   </si>
   <si>
     <t>BAYOG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SARAH PROLLAN</t>
   </si>
   <si>
     <t>K7129-77917</t>
   </si>
   <si>
     <t>DINAS ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>NADINE UMBANG GUINDA</t>
   </si>
   <si>
     <t>K7020-77403</t>
   </si>
   <si>
     <t>DUMINGAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">AIWEDEH B PATADLAS </t>
+    <t>AIWEDEH B PATADLAS</t>
   </si>
   <si>
     <t>K7058-77115</t>
   </si>
   <si>
     <t>KUMALARANG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>SALAM D.  OLANDA</t>
   </si>
   <si>
     <t>K7016-78063</t>
   </si>
   <si>
     <t>DIOSDADO PERIGO</t>
   </si>
   <si>
     <t>K7074-79435</t>
   </si>
   <si>
     <t>LABANGAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Racma a. Casan</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>K7016-75764</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>LUZVIMINDA SUYAT</t>
   </si>
   <si>
     <t>K7121-77210</t>
   </si>
   <si>
     <t>EMMAR L SEPAT</t>
   </si>
   <si>
     <t>K7030-90587</t>
   </si>
   <si>
     <t>HASNA OMAR ALONG</t>
   </si>
   <si>
     <t>K7125-89706</t>
   </si>
   <si>
-    <t xml:space="preserve">Norhaina Palada Caug </t>
+    <t>Norhaina Palada Caug</t>
   </si>
   <si>
     <t>K7074-87758</t>
   </si>
   <si>
     <t>Mannar mohammad</t>
   </si>
   <si>
     <t>K7063-78289</t>
   </si>
   <si>
     <t>MARITES V ABENCIA</t>
   </si>
   <si>
     <t>K7126-77670</t>
   </si>
   <si>
     <t>SAN MIGUEL ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Titavillafe Alo Javier</t>
   </si>
   <si>
     <t>K7124-78946</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>Jennifer S Padojinog</t>
   </si>
   <si>
     <t>K7072-78967</t>
   </si>
   <si>
     <t>NOEL RANARIO</t>
   </si>
   <si>
     <t>K7127-78840</t>
   </si>
   <si>
     <t>ALINOR O, ACOB</t>
   </si>
   <si>
     <t>K7073-77706</t>
   </si>
   <si>
     <t>Elegie Payonga</t>
   </si>
   <si>
     <t>K7093-78430</t>
   </si>
   <si>
-    <t xml:space="preserve">SALMAN DIMAPORO </t>
+    <t>SALMAN DIMAPORO</t>
   </si>
   <si>
     <t>K7124-78765</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
     <t>ELYDIA S. MANCAWAN</t>
   </si>
   <si>
     <t>K7016-77631</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
     <t>RUTH CARPINA</t>
   </si>
   <si>
     <t>K7011-77902</t>
   </si>
   <si>
     <t>PAKSA E. MARAJUKI</t>
   </si>
@@ -386,51 +386,51 @@
   <si>
     <t>BAROY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>GEORGE  C PROTACIO</t>
   </si>
   <si>
     <t>K7121-77004</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Aliyah Tambi Edres</t>
   </si>
   <si>
     <t>K7124-78013</t>
   </si>
   <si>
     <t>CHARLYN C. ARILA</t>
   </si>
   <si>
     <t>K7069-77797</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY ROSE D. EBABIOSA </t>
+    <t>MARY ROSE D. EBABIOSA</t>
   </si>
   <si>
     <t>K7129-78630</t>
   </si>
   <si>
     <t>POTRI A. ARAGASI</t>
   </si>
   <si>
     <t>K7135-77643</t>
   </si>
   <si>
     <t>Nurjhana B Saluan</t>
   </si>
   <si>
     <t>K7126-78241</t>
   </si>
   <si>
     <t>Gemma Ricaplaza</t>
   </si>
   <si>
     <t>K5004-88138</t>
   </si>
   <si>
     <t>MILAGROS OFELIA YU AARON</t>
   </si>
@@ -458,210 +458,210 @@
   <si>
     <t>HAROLD LATOZA</t>
   </si>
   <si>
     <t>K7105-79113</t>
   </si>
   <si>
     <t>JALIL S LAZIM</t>
   </si>
   <si>
     <t>K5004-76939</t>
   </si>
   <si>
     <t>ESTER L. TALINGTING</t>
   </si>
   <si>
     <t>K7016-76432</t>
   </si>
   <si>
     <t>SHIENA MAE PALISBO</t>
   </si>
   <si>
     <t>K7125-87530</t>
   </si>
   <si>
-    <t xml:space="preserve">Najeb Macaayao </t>
+    <t>Najeb Macaayao</t>
   </si>
   <si>
     <t>K8002-76601</t>
   </si>
   <si>
     <t>ALIHEA MARIE MAGLASANG</t>
   </si>
   <si>
     <t>K7124-78677</t>
   </si>
   <si>
     <t>SANAPIA D. MARMAY</t>
   </si>
   <si>
     <t>K7020-78400</t>
   </si>
   <si>
     <t>LEI ARIANNE QUIMQUE</t>
   </si>
   <si>
     <t>K7121-78494</t>
   </si>
   <si>
     <t>Iamzeed Basman</t>
   </si>
   <si>
     <t>K7069-78346</t>
   </si>
   <si>
     <t>Vince Kurt niere</t>
   </si>
   <si>
     <t>K7030-78167</t>
   </si>
   <si>
     <t>ABDULLAH HASSAN GASMALA</t>
   </si>
   <si>
     <t>K7058-76836</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sittie  camqliah  b abdullah</t>
+    <t>Sittie  camqliah  b abdullah</t>
   </si>
   <si>
     <t>K7072-78311</t>
   </si>
   <si>
     <t>JONAISA MASIL</t>
   </si>
   <si>
     <t>K7121-76908</t>
   </si>
   <si>
     <t>Noraya Bagindaali</t>
   </si>
   <si>
     <t>K7030-76961</t>
   </si>
   <si>
     <t>AMERODEN M ABDULLA</t>
   </si>
   <si>
     <t>K7121-76999</t>
   </si>
   <si>
     <t>Asnia M Magarang</t>
   </si>
   <si>
     <t>K7135-77780</t>
   </si>
   <si>
     <t>James D. Gustilo</t>
   </si>
   <si>
     <t>K7030-76977</t>
   </si>
   <si>
     <t>K7020-77710</t>
   </si>
   <si>
     <t>SULTAN NAGA DIMAPORO (KAROMATAN) LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">AZIZA D MUSLIMIN </t>
+    <t>AZIZA D MUSLIMIN</t>
   </si>
   <si>
     <t>K7129-89254</t>
   </si>
   <si>
     <t>KOLAMBUGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JOHNRYL S. PONCE</t>
   </si>
   <si>
     <t>K7093-77137</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA C. SABANDO </t>
+    <t>ROWENA C. SABANDO</t>
   </si>
   <si>
     <t>K7125-77330</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Virgelio A Solis jr </t>
+    <t>Virgelio A Solis jr</t>
   </si>
   <si>
     <t>K7127-76442</t>
   </si>
   <si>
     <t>LYNEH D, LINGGOLINGGO</t>
   </si>
   <si>
     <t>K7011-78210</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ELISA T. BERONDO</t>
   </si>
   <si>
     <t>K7105-79107</t>
   </si>
   <si>
     <t>MUNAI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>OMINSALAM M BATALO</t>
   </si>
   <si>
     <t>K7063-90519</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>JESISCA S.JAMBONGANA</t>
   </si>
   <si>
     <t>K7121-77119</t>
   </si>
   <si>
     <t>BONIFACIO MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ANECITO CALUNOD ORTIZA JR</t>
   </si>
   <si>
     <t>K7069-79178</t>
   </si>
   <si>
     <t>LOPEZ JAENA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZMINDA D. ORDENIZA </t>
+    <t>LUZMINDA D. ORDENIZA</t>
   </si>
   <si>
     <t>K5005-78779</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>EDNA BINAORO</t>
   </si>
   <si>
     <t>K7135-77248</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>Nena M Antiola</t>
   </si>
   <si>
     <t>K5005-86933</t>
   </si>
   <si>
     <t>LUCIA MORILLO</t>
   </si>
@@ -689,81 +689,81 @@
   <si>
     <t>K7127-78045</t>
   </si>
   <si>
     <t>PLARIDEL MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>JACKIELYN M, TADIANMON</t>
   </si>
   <si>
     <t>K7127-77790</t>
   </si>
   <si>
     <t>TANGUB CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROLAND E, LOGARTA</t>
   </si>
   <si>
     <t>K5003-78313</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">SONNAY GAAMIL </t>
+    <t>SONNAY GAAMIL</t>
   </si>
   <si>
     <t>K7016-89946</t>
   </si>
   <si>
     <t>VAN ALDWIN OLIRGA</t>
   </si>
   <si>
     <t>K5003-77941</t>
   </si>
   <si>
     <t>Jamaloden S Alamada</t>
   </si>
   <si>
     <t>K7125-79325</t>
   </si>
   <si>
     <t>Marilyn D Raras</t>
   </si>
   <si>
     <t>K7020-77552</t>
   </si>
   <si>
     <t>AMADO R MANALO</t>
   </si>
   <si>
     <t>K7068-78735</t>
   </si>
   <si>
-    <t xml:space="preserve">JERELYN NAVARRO </t>
+    <t>JERELYN NAVARRO</t>
   </si>
   <si>
     <t>K7069-86940</t>
   </si>
   <si>
     <t>ABDULHAKIM I TOMINANAMAN</t>
   </si>
   <si>
     <t>K7016-79421</t>
   </si>
   <si>
     <t>JUDITH LAPA</t>
   </si>
   <si>
     <t>K7080-77449</t>
   </si>
   <si>
     <t>OLIVER C SAAVEDRA</t>
   </si>
   <si>
     <t>K7127-78447</t>
   </si>
   <si>
     <t>KHAEL IMMANUEL D, KIONISALA</t>
   </si>