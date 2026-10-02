--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -164,306 +164,306 @@
   <si>
     <t>K8002-90093</t>
   </si>
   <si>
     <t>MARC RYAN QUISO</t>
   </si>
   <si>
     <t>K7127-79042</t>
   </si>
   <si>
     <t>RALPH GARY R, PUNO</t>
   </si>
   <si>
     <t>K8002-78188</t>
   </si>
   <si>
     <t>K8002-78022</t>
   </si>
   <si>
     <t>K7126-78214</t>
   </si>
   <si>
     <t>TARANGNAN SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">Jordan M Bersamin </t>
+    <t>Jordan M Bersamin</t>
   </si>
   <si>
     <t>K7127-78757</t>
   </si>
   <si>
     <t>BONTOC SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>MRS, SARAH MORALDE</t>
   </si>
   <si>
     <t>K5002-76960</t>
   </si>
   <si>
     <t>HINUNANGAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>JIGGER BALAGON JR.</t>
   </si>
   <si>
     <t>K7068-78293</t>
   </si>
   <si>
     <t>MALITBOG SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>ARLENE ABANDO</t>
   </si>
   <si>
     <t>K7127-87313</t>
   </si>
   <si>
     <t>SAN FRANCISCO SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>SULPICIO  P, RECLA SR</t>
   </si>
   <si>
     <t>K8002-79275</t>
   </si>
   <si>
     <t>CABUCGAYAN BILIRAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Neria A. Napoles </t>
+    <t>Neria A. Napoles</t>
   </si>
   <si>
     <t>K7125-77826</t>
   </si>
   <si>
     <t>NAVAL (Capital) BILIRAN</t>
   </si>
   <si>
     <t>Evangeline R Montes</t>
   </si>
   <si>
     <t>K7129-89974</t>
   </si>
   <si>
     <t>ALCOY CEBU</t>
   </si>
   <si>
     <t>MERCEDITA C. JOROLAN</t>
   </si>
   <si>
     <t>K7125-88282</t>
   </si>
   <si>
     <t>ARGAO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Hilario P Sarinana JR </t>
+    <t>Hilario P Sarinana JR</t>
   </si>
   <si>
     <t>K7069-78722</t>
   </si>
   <si>
     <t>LEILA C SUNIT</t>
   </si>
   <si>
     <t>K5004-78409</t>
   </si>
   <si>
     <t>FLORDILIZA GEYROZAGA</t>
   </si>
   <si>
     <t>K7121-77713</t>
   </si>
   <si>
     <t>BALAMBAN CEBU</t>
   </si>
   <si>
     <t>Francisca Dinoy</t>
   </si>
   <si>
     <t>K7011-78283</t>
   </si>
   <si>
     <t>IRENE DELATOR</t>
   </si>
   <si>
     <t>K7063-77987</t>
   </si>
   <si>
     <t>BANTAYAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLINDA TAYACTAC </t>
+    <t>MERLINDA TAYACTAC</t>
   </si>
   <si>
     <t>K7063-79108</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>VALERIE ASHLEY R.DACLAN</t>
   </si>
   <si>
     <t>K5004-77672</t>
   </si>
   <si>
     <t>RELOPE CABUGCAL</t>
   </si>
   <si>
     <t>K7063-78758</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>JUANITA RAMA</t>
   </si>
   <si>
     <t>K7125-76886</t>
   </si>
   <si>
     <t>CATMON CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Era Doña Bejo </t>
+    <t>Era Doña Bejo</t>
   </si>
   <si>
     <t>K7121-91248</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>Florence Gay Gesta</t>
   </si>
   <si>
     <t>K7073-88221</t>
   </si>
   <si>
     <t>SHARON SINAY</t>
   </si>
   <si>
     <t>K7026-91772</t>
   </si>
   <si>
     <t>Lily del rosario</t>
   </si>
   <si>
     <t>K5002-90461</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE ANNE BENOLIRAO </t>
+    <t>ROSE ANNE BENOLIRAO</t>
   </si>
   <si>
     <t>K7020-77250</t>
   </si>
   <si>
     <t>MANOLITO N LUMAUAG</t>
   </si>
   <si>
     <t>K5002-88405</t>
   </si>
   <si>
-    <t xml:space="preserve">AIZA ESTRERA </t>
+    <t>AIZA ESTRERA</t>
   </si>
   <si>
     <t>K7030-88490</t>
   </si>
   <si>
     <t>NIÑO PEPITO GACASAN</t>
   </si>
   <si>
     <t>K7016-76332</t>
   </si>
   <si>
-    <t xml:space="preserve">JENIFHER ABENDAN </t>
+    <t>JENIFHER ABENDAN</t>
   </si>
   <si>
     <t>K5004-79038</t>
   </si>
   <si>
     <t>KARL MARTIN F. GAVIOLA</t>
   </si>
   <si>
     <t>K6002-78500</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
     <t>EDITHA M. LUARDO</t>
   </si>
   <si>
     <t>K5003-91150</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
     <t>canete evageline ibalo</t>
   </si>
   <si>
     <t>K7020-77725</t>
   </si>
   <si>
     <t>JHREXIE KAYE MUAÑA</t>
   </si>
   <si>
     <t>K7074-91809</t>
   </si>
   <si>
     <t>Qneenie Ann. B. Delz peno</t>
   </si>
   <si>
     <t>K5002-78850</t>
   </si>
   <si>
     <t>GERALYN GERONGCO</t>
   </si>
   <si>
     <t>K7121-77822</t>
   </si>
   <si>
-    <t xml:space="preserve">Alnimf A Diapana </t>
+    <t>Alnimf A Diapana</t>
   </si>
   <si>
     <t>K7123-78006</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>JUSTINIANA GOMEZ</t>
   </si>
   <si>
     <t>K7127-79488</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA BARCOMA </t>
+    <t>JOSEFINA BARCOMA</t>
   </si>
   <si>
     <t>K7011-78688</t>
   </si>
   <si>
     <t>GINATILAN CEBU</t>
   </si>
   <si>
     <t>JOSSEL ATILLO</t>
   </si>
   <si>
     <t>K5003-89690</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>rizalinda gaitano</t>
   </si>
   <si>
     <t>K7121-78803</t>
   </si>
   <si>
     <t>Marichu C Uy</t>
   </si>
@@ -491,57 +491,57 @@
   <si>
     <t>JUNEL PATALINGHUG</t>
   </si>
   <si>
     <t>K5005-79172</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>MA ARLEEN VILLANUEVA PEPITO</t>
   </si>
   <si>
     <t>K7121-76669</t>
   </si>
   <si>
     <t>Teresita Pacaña</t>
   </si>
   <si>
     <t>K5002-89528</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">LEIZL P ISRAEL </t>
+    <t>LEIZL P ISRAEL</t>
   </si>
   <si>
     <t>K5002-89760</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBIE MAE S BANDALAN </t>
+    <t>ROBIE MAE S BANDALAN</t>
   </si>
   <si>
     <t>K7125-88276</t>
   </si>
   <si>
     <t>HARVEY T REMEDIO</t>
   </si>
   <si>
     <t>K7127-90122</t>
   </si>
   <si>
     <t>MRS, JUANITA A, EMBILE</t>
   </si>
   <si>
     <t>K7072-78260</t>
   </si>
   <si>
     <t>VENZYL MAY MEDRANO</t>
   </si>
   <si>
     <t>K7127-76665</t>
   </si>
   <si>
     <t>GRACE MARIE P, POSTRERO</t>
   </si>
@@ -578,102 +578,102 @@
   <si>
     <t>Geraldine S Niadas</t>
   </si>
   <si>
     <t>K5004-76354</t>
   </si>
   <si>
     <t>GRETCHEN ROSIMA SELLOTE</t>
   </si>
   <si>
     <t>K7063-78888</t>
   </si>
   <si>
     <t>CRISTY K.GUTANG</t>
   </si>
   <si>
     <t>K7135-77593</t>
   </si>
   <si>
     <t>Anita Codilla</t>
   </si>
   <si>
     <t>K7058-79157</t>
   </si>
   <si>
-    <t xml:space="preserve">  Jermalyn  tillo</t>
+    <t>Jermalyn  tillo</t>
   </si>
   <si>
     <t>K7011-88078</t>
   </si>
   <si>
     <t>JEWISH MERIN</t>
   </si>
   <si>
     <t>K7072-79349</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
     <t>VIRGINIA FULLIDO</t>
   </si>
   <si>
     <t>K7123-78279</t>
   </si>
   <si>
     <t>PINAMUNGAHAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">GUILERMA M. ENECITA </t>
+    <t>GUILERMA M. ENECITA</t>
   </si>
   <si>
     <t>K5004-78593</t>
   </si>
   <si>
     <t>PORO CEBU</t>
   </si>
   <si>
     <t>CHONA C. GODOY</t>
   </si>
   <si>
     <t>K7063-78296</t>
   </si>
   <si>
     <t>SAMBOAN CEBU</t>
   </si>
   <si>
     <t>JOSHAU GAMBALAN</t>
   </si>
   <si>
     <t>K7058-78547</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Crytal mae  m csndelanza</t>
+    <t>Crytal mae  m csndelanza</t>
   </si>
   <si>
     <t>K5002-77872</t>
   </si>
   <si>
     <t>JEAN P. SISON</t>
   </si>
   <si>
     <t>K8002-77845</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
     <t>NAPOLEON GIMENEZ SR</t>
   </si>
   <si>
     <t>K7121-77646</t>
   </si>
   <si>
     <t>SANTANDER CEBU</t>
   </si>
   <si>
     <t>Napoleon Miro</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>BALANGKAYAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>GEMMA CONTADO</t>
   </si>
   <si>
     <t>K7026-77761</t>
   </si>
   <si>
     <t>ROSE MARIA BARIS ANDALIZA</t>
   </si>
   <si>
     <t>K7017-77491</t>
   </si>
   <si>
     <t>CITY OF BORONGAN (Capital) EASTERN SAMAR</t>
   </si>
   <si>
     <t>DAMASCO B RUBIO</t>
   </si>
   <si>
     <t>K7123-77959</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Joyce factor </t>
+    <t>Mary Joyce factor</t>
   </si>
   <si>
     <t>K7068-92409</t>
   </si>
   <si>
     <t>GUIUAN EASTERN SAMAR</t>
   </si>
   <si>
     <t>JIM CABAGUING</t>
   </si>
   <si>
     <t>K7030-78435</t>
   </si>
   <si>
     <t>MASLOG EASTERN SAMAR</t>
   </si>
   <si>
     <t>FIDEL REBATO ROBRIDELLO</t>
   </si>
   <si>
     <t>K7026-78953</t>
   </si>
   <si>
     <t>MAYDOLONG EASTERN SAMAR</t>
   </si>
@@ -803,66 +803,66 @@
   <si>
     <t>K5002-91520</t>
   </si>
   <si>
     <t>SULAT EASTERN SAMAR</t>
   </si>
   <si>
     <t>MARINA B GEROY</t>
   </si>
   <si>
     <t>K7030-77801</t>
   </si>
   <si>
     <t>ABUYOG LEYTE</t>
   </si>
   <si>
     <t>ROSARIO A BAYON-ON</t>
   </si>
   <si>
     <t>K7127-79002</t>
   </si>
   <si>
     <t>BARUGO LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">GLENN D TAALA </t>
+    <t>GLENN D TAALA</t>
   </si>
   <si>
     <t>K5003-78509</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
     <t>Gloria polea</t>
   </si>
   <si>
     <t>K7016-76838</t>
   </si>
   <si>
-    <t xml:space="preserve">CRISTINA SANTIAGO </t>
+    <t>CRISTINA SANTIAGO</t>
   </si>
   <si>
     <t>K7068-78776</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
     <t>EVYLIN D.BALBARINO</t>
   </si>
   <si>
     <t>K8002-77925</t>
   </si>
   <si>
     <t>CALUBIAN LEYTE</t>
   </si>
   <si>
     <t>ELISA GAHUM</t>
   </si>
   <si>
     <t>K7121-78155</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
@@ -875,162 +875,162 @@
   <si>
     <t>DULAG LEYTE</t>
   </si>
   <si>
     <t>NOEL ASUERO</t>
   </si>
   <si>
     <t>K5005-91717</t>
   </si>
   <si>
     <t>CLARIDEL MIOLE</t>
   </si>
   <si>
     <t>K7127-77214</t>
   </si>
   <si>
     <t>INOPACAN LEYTE</t>
   </si>
   <si>
     <t>CATALINA D,UMAPAS</t>
   </si>
   <si>
     <t>K7123-77838</t>
   </si>
   <si>
-    <t xml:space="preserve">JUANITA MADRAZO </t>
+    <t>JUANITA MADRAZO</t>
   </si>
   <si>
     <t>K5004-78751</t>
   </si>
   <si>
     <t>LUZVIMINDA BISNAR BERONDO</t>
   </si>
   <si>
     <t>K7063-78908</t>
   </si>
   <si>
     <t>JARO LEYTE</t>
   </si>
   <si>
     <t>REYNA P.RAQUEL</t>
   </si>
   <si>
     <t>K8002-76841</t>
   </si>
   <si>
     <t>JAVIER (BUGHO) LEYTE</t>
   </si>
   <si>
     <t>NIDA ULBATA</t>
   </si>
   <si>
     <t>K7124-78962</t>
   </si>
   <si>
     <t>JULITA LEYTE</t>
   </si>
   <si>
     <t>Anthony Morabe</t>
   </si>
   <si>
     <t>K7063-78825</t>
   </si>
   <si>
     <t>KANANGA LEYTE</t>
   </si>
   <si>
     <t>GINA L.REGALA</t>
   </si>
   <si>
     <t>K7073-91099</t>
   </si>
   <si>
-    <t xml:space="preserve">Jessievelle Torrefiel </t>
+    <t>Jessievelle Torrefiel</t>
   </si>
   <si>
     <t>K7127-88305</t>
   </si>
   <si>
     <t>LEYTE LEYTE</t>
   </si>
   <si>
     <t>MS, ERMA C, SEVILLENO</t>
   </si>
   <si>
     <t>K7026-78171</t>
   </si>
   <si>
     <t>LUZVIMINDA LAGNASON</t>
   </si>
   <si>
     <t>K7011-77866</t>
   </si>
   <si>
     <t>ORMOC CITY LEYTE</t>
   </si>
   <si>
     <t>NOEL A. ECO JR</t>
   </si>
   <si>
     <t>K5004-89329</t>
   </si>
   <si>
     <t>CECILIA GUSTO / ELDWIN VILLAMOR</t>
   </si>
   <si>
     <t>K7074-89096</t>
   </si>
   <si>
     <t>Josephine mnnez</t>
   </si>
   <si>
     <t>K5002-89098</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE RESTIL </t>
+    <t>JOSEPHINE RESTIL</t>
   </si>
   <si>
     <t>K7026-78164</t>
   </si>
   <si>
     <t>CARMELITA ALCALA</t>
   </si>
   <si>
     <t>K6002-77920</t>
   </si>
   <si>
     <t>KIANA ANGELA ANGORING</t>
   </si>
   <si>
     <t>K7016-79697</t>
   </si>
   <si>
     <t>PALOMPON LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">BENJI BALMORES </t>
+    <t>BENJI BALMORES</t>
   </si>
   <si>
     <t>K7011-78105</t>
   </si>
   <si>
     <t>PASTRANA LEYTE</t>
   </si>
   <si>
     <t>ADORA SALAÑO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cba2589</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Radbourne bantayan 09509346720</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>