--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -122,78 +122,78 @@
   <si>
     <t>K8002-77834</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>ANGELITA MENGULLO</t>
   </si>
   <si>
     <t>K7124-77442</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>NENITA JAVIER CORPUZ</t>
   </si>
   <si>
     <t>K7016-77762</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">MANNY ABBAGAO </t>
+    <t>MANNY ABBAGAO</t>
   </si>
   <si>
     <t>K7127-77294</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA RAPADA </t>
+    <t>MARISSA RAPADA</t>
   </si>
   <si>
     <t>K7016-77379</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>RJED SAYUD</t>
   </si>
   <si>
     <t>K7135-77541</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Cristina D Cruz tolentino </t>
+    <t>Cristina D Cruz tolentino</t>
   </si>
   <si>
     <t>K7129-77430</t>
   </si>
   <si>
     <t>PAMPLONA CAGAYAN</t>
   </si>
   <si>
     <t>FELISA M. SABADO</t>
   </si>
   <si>
     <t>K7127-77539</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>RONELL P, JULIAN</t>
   </si>
   <si>
     <t>K7016-76998</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>K7135-77369</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Nicasio R. Andasan</t>
   </si>
   <si>
     <t>K8002-77983</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>LORETO SUMALBAG JR</t>
   </si>
   <si>
     <t>K7127-77069</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVY C, TRINIDAD </t>
+    <t>JOVY C, TRINIDAD</t>
   </si>
   <si>
     <t>K7016-77068</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>KENN GIBSON BARANGAN</t>
   </si>
   <si>
     <t>K7127-77310</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>FILOMENA LUGO</t>
   </si>
   <si>
     <t>K7135-77875</t>
   </si>
   <si>
     <t>MORONG BATAAN</t>
   </si>
@@ -314,141 +314,141 @@
   <si>
     <t>ESMAEL ABANTO</t>
   </si>
   <si>
     <t>K8002-78031</t>
   </si>
   <si>
     <t>KENNETH BENJAMIN L DAZA</t>
   </si>
   <si>
     <t>K7127-77831</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>EXERCES SANCHEZ</t>
   </si>
   <si>
     <t>K7080-77464</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CONSOLACION DAVID TALIBAS </t>
+    <t>CONSOLACION DAVID TALIBAS</t>
   </si>
   <si>
     <t>K7127-77413</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>EDOLFO ECALDRE</t>
   </si>
   <si>
     <t>K7016-77235</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARVIN MENDOZA </t>
+    <t>MARVIN MENDOZA</t>
   </si>
   <si>
     <t>K7135-77268</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>Lorna L Natividad</t>
   </si>
   <si>
     <t>K7123-77510</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>PRISCILLA T DIZON</t>
   </si>
   <si>
     <t>K7127-77473</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">ANALY ROSTRATA </t>
+    <t>ANALY ROSTRATA</t>
   </si>
   <si>
     <t>K7129-77419</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
     <t>ESTRELLA D. TOMENES</t>
   </si>
   <si>
     <t>K7135-77090</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>Marites LLma Benedicto</t>
   </si>
   <si>
     <t>K7123-77445</t>
   </si>
   <si>
     <t>SIGAY ILOCOS SUR</t>
   </si>
   <si>
     <t>JESSIE BAYATIN</t>
   </si>
   <si>
     <t>K8002-77835</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>MARITES COLOBONG</t>
   </si>
   <si>
     <t>K7127-77343</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLLY P, ISLA </t>
+    <t>ROLLY P, ISLA</t>
   </si>
   <si>
     <t>K7016-77141</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>RUBEN BUMATAY</t>
   </si>
   <si>
     <t>K7016-77696</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>BUENAVENTURA BUYA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>