--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>05/13/2026 16:00:09 - 05/13/2026 17:33:32</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -873,53 +873,50 @@
     <t>WARLITO O, CATACUTAN</t>
   </si>
   <si>
     <t>K7072-77752</t>
   </si>
   <si>
     <t>MA IVY CARDOSA</t>
   </si>
   <si>
     <t>K7017-76178</t>
   </si>
   <si>
     <t>VALLEHERMOSO NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MELODINA OBENZA</t>
   </si>
   <si>
     <t>K6002-78633</t>
   </si>
   <si>
     <t>LARENA SIQUIJOR</t>
   </si>
   <si>
     <t>CATHERINE C. QUEROL</t>
-  </si>
-[...1 lines deleted...]
-    <t>T260301141530941</t>
   </si>
   <si>
     <t xml:space="preserve">JOEL SY </t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Caz1685</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Roland9 suaybaguio 09456102396</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jestoni lausa 09513096312</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -3028,106 +3025,106 @@
       <c r="B128" t="s">
         <v>282</v>
       </c>
       <c r="C128">
         <v>2</v>
       </c>
       <c r="D128" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129">
         <v>2</v>
       </c>
       <c r="D129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" t="s">
-        <v>287</v>
+      <c r="A130">
+        <v>111212</v>
       </c>
       <c r="B130" t="s">
         <v>16</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
+        <v>288</v>
+      </c>
+      <c r="B132" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
+        <v>290</v>
+      </c>
+      <c r="B133" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
+        <v>292</v>
+      </c>
+      <c r="B134" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
+        <v>294</v>
+      </c>
+      <c r="B135" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
+        <v>296</v>
+      </c>
+      <c r="B136" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>