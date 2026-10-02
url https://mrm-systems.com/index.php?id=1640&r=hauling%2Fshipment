--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -89,153 +89,153 @@
   <si>
     <t>MUHAMMAD AZIZA</t>
   </si>
   <si>
     <t>K6002-78420</t>
   </si>
   <si>
     <t>JAN BENEDICT C. VALENCIA</t>
   </si>
   <si>
     <t>K7017-76895</t>
   </si>
   <si>
     <t>MARY ERICA ELCAMEL</t>
   </si>
   <si>
     <t>K7126-77884</t>
   </si>
   <si>
     <t>ROMARJORIE D OGA</t>
   </si>
   <si>
     <t>K7069-78343</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNALYN UY ACOPIO </t>
+    <t>ANNALYN UY ACOPIO</t>
   </si>
   <si>
     <t>K7072-78366</t>
   </si>
   <si>
     <t>GRISLYN ABILA</t>
   </si>
   <si>
     <t>K7058-78637</t>
   </si>
   <si>
     <t>POLANCO ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Erlinda a traballo</t>
+    <t>Erlinda a traballo</t>
   </si>
   <si>
     <t>K5002-77852</t>
   </si>
   <si>
     <t>ROENA MAE M. CAGADAS</t>
   </si>
   <si>
     <t>K7074-88924</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Aldam m. Manaol</t>
   </si>
   <si>
     <t>K7093-77108</t>
   </si>
   <si>
     <t>SIRAWAI ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>DOCTOR C. LAKIM</t>
   </si>
   <si>
     <t>K8002-78374</t>
   </si>
   <si>
     <t>BRAYAN JANING</t>
   </si>
   <si>
     <t>K7093-78370</t>
   </si>
   <si>
     <t>JOSE DALMAN (PONOT) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RYAN S. ABDULRAHMAN </t>
+    <t>RYAN S. ABDULRAHMAN</t>
   </si>
   <si>
     <t>K7063-77443</t>
   </si>
   <si>
     <t>GODOD ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>SHERLY OGA BRIONES</t>
   </si>
   <si>
     <t>K7073-87822</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>PAMELA MUNDOC CABRERA</t>
   </si>
   <si>
     <t>K7072-77743</t>
   </si>
   <si>
     <t>AMIN JIKIRAN</t>
   </si>
   <si>
     <t>K7125-89544</t>
   </si>
   <si>
     <t>SITTINAHALA J ABDURASAD</t>
   </si>
   <si>
     <t>K7073-88751</t>
   </si>
   <si>
     <t>MUSSAH ASGALI</t>
   </si>
   <si>
     <t>K7074-77666</t>
   </si>
   <si>
     <t>Suhaimyn hassan</t>
   </si>
   <si>
     <t>K7125-77685</t>
   </si>
   <si>
-    <t xml:space="preserve">Sandra S Alih </t>
+    <t>Sandra S Alih</t>
   </si>
   <si>
     <t>K7017-77176</t>
   </si>
   <si>
     <t>SITTI HAJAL JAAFAR</t>
   </si>
   <si>
     <t>K7074-77522</t>
   </si>
   <si>
     <t>Sharfiya jalil cuadra</t>
   </si>
   <si>
     <t>K7061-89471</t>
   </si>
   <si>
     <t>Husayrin Samson</t>
   </si>
   <si>
     <t>K7011-78376</t>
   </si>
   <si>
     <t>YSMAEL ALPHA</t>
   </si>
@@ -257,135 +257,135 @@
   <si>
     <t>JOHAN ANUDDIN</t>
   </si>
   <si>
     <t>K7063-77349</t>
   </si>
   <si>
     <t>RADZMA M.KUNTING</t>
   </si>
   <si>
     <t>K7030-79146</t>
   </si>
   <si>
     <t>HJA NURHAYA S ABDULHAMID</t>
   </si>
   <si>
     <t>K7030-78222</t>
   </si>
   <si>
     <t>SALMA J HASSAN</t>
   </si>
   <si>
     <t>K7125-78076</t>
   </si>
   <si>
-    <t xml:space="preserve">Fredelyn Granada </t>
+    <t>Fredelyn Granada</t>
   </si>
   <si>
     <t>K7125-87811</t>
   </si>
   <si>
-    <t xml:space="preserve">Mohammad Areekan </t>
+    <t>Mohammad Areekan</t>
   </si>
   <si>
     <t>K7074-77260</t>
   </si>
   <si>
     <t>Kaizer Abdullah kahal</t>
   </si>
   <si>
     <t>K7093-78187</t>
   </si>
   <si>
     <t>DRA.EVIELYNE LABBAY KALI</t>
   </si>
   <si>
     <t>K5005-91626</t>
   </si>
   <si>
     <t>SHARFIYA JALIK CUADRO</t>
   </si>
   <si>
     <t>K7135-88682</t>
   </si>
   <si>
     <t>Nuridjam s.tani</t>
   </si>
   <si>
     <t>K5005-89021</t>
   </si>
   <si>
     <t>CHINLY R INSANI</t>
   </si>
   <si>
     <t>K7105-90415</t>
   </si>
   <si>
     <t>ZOSIMA CABRERA</t>
   </si>
   <si>
     <t>K7061-89302</t>
   </si>
   <si>
     <t>Mussah jasani</t>
   </si>
   <si>
     <t>K5002-88780</t>
   </si>
   <si>
-    <t xml:space="preserve">RADZMALYN J IBNO </t>
+    <t>RADZMALYN J IBNO</t>
   </si>
   <si>
     <t>K5005-89846</t>
   </si>
   <si>
     <t>ISNIRIYA BASIRI</t>
   </si>
   <si>
     <t>K7030-88314</t>
   </si>
   <si>
     <t>FATIMA AYEESHA MOHAMMAD</t>
   </si>
   <si>
     <t>K7074-90717</t>
   </si>
   <si>
     <t>Fatima nashiba a. Radjuli</t>
   </si>
   <si>
     <t>K7125-91043</t>
   </si>
   <si>
-    <t xml:space="preserve">Japheth P Abellar </t>
+    <t>Japheth P Abellar</t>
   </si>
   <si>
     <t>K7125-91999</t>
   </si>
   <si>
-    <t xml:space="preserve">Gabriel M Ibrahim </t>
+    <t>Gabriel M Ibrahim</t>
   </si>
   <si>
     <t>K7074-78563</t>
   </si>
   <si>
     <t>Ronnie saridjan bauddin</t>
   </si>
   <si>
     <t>K7126-78727</t>
   </si>
   <si>
     <t>Leonora t gacis</t>
   </si>
   <si>
     <t>K7030-79254</t>
   </si>
   <si>
     <t>VILMA B ANGEL</t>
   </si>
   <si>
     <t>K8002-78645</t>
   </si>
   <si>
     <t>MONA FLORES</t>
   </si>
@@ -494,102 +494,102 @@
   <si>
     <t>Wahida B Majuddin</t>
   </si>
   <si>
     <t>K7129-78059</t>
   </si>
   <si>
     <t>HAYRANA ABONG</t>
   </si>
   <si>
     <t>K7030-77806</t>
   </si>
   <si>
     <t>POLICARPIO D FALCATAN</t>
   </si>
   <si>
     <t>K7011-77811</t>
   </si>
   <si>
     <t>MARYAM E.ISMULHASAN</t>
   </si>
   <si>
     <t>K7016-79271</t>
   </si>
   <si>
-    <t xml:space="preserve">JANET ROSALEJOS </t>
+    <t>JANET ROSALEJOS</t>
   </si>
   <si>
     <t>K7126-78592</t>
   </si>
   <si>
     <t>Abderkhair A Tawasil</t>
   </si>
   <si>
     <t>K7124-78025</t>
   </si>
   <si>
     <t>GOVIC TANGO</t>
   </si>
   <si>
     <t>K7026-77973</t>
   </si>
   <si>
     <t>KARMA U. AMDAN</t>
   </si>
   <si>
     <t>K7135-79030</t>
   </si>
   <si>
     <t>PATNA J MAHILUDDIN</t>
   </si>
   <si>
     <t>K5004-78176</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYNILYN P. FRANCISCO </t>
+    <t>MAYNILYN P. FRANCISCO</t>
   </si>
   <si>
     <t>K5002-77589</t>
   </si>
   <si>
     <t>ALDASER S. JOE</t>
   </si>
   <si>
     <t>K7121-78024</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilma V Barrera </t>
+    <t>Wilma V Barrera</t>
   </si>
   <si>
     <t>K7093-77815</t>
   </si>
   <si>
     <t>ALICIA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">ESMAEL DANDONG </t>
+    <t>ESMAEL DANDONG</t>
   </si>
   <si>
     <t>K7030-78442</t>
   </si>
   <si>
     <t>IMELDA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>JESUSENA V BASINANG</t>
   </si>
   <si>
     <t>K7016-78221</t>
   </si>
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>RONELL REBUCAS</t>
   </si>
   <si>
     <t>K5003-89493</t>
   </si>
   <si>
     <t>NAGA ZAMBOANGA SIBUGAY</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>amani saliling</t>
   </si>
   <si>
     <t>K7124-78546</t>
   </si>
   <si>
     <t>RISMA KUMEL SAALI</t>
   </si>
   <si>
     <t>K7124-78054</t>
   </si>
   <si>
     <t>MALUSO BASILAN</t>
   </si>
   <si>
     <t>RYZA S. NASSAL</t>
   </si>
   <si>
     <t>K7026-78149</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
-    <t xml:space="preserve">YUSRA JUMADIL JULHATAB </t>
+    <t>YUSRA JUMADIL JULHATAB</t>
   </si>
   <si>
     <t>K7133-89285</t>
   </si>
   <si>
     <t>Michelle yapac alvarez</t>
   </si>
   <si>
     <t>K7133-76788</t>
   </si>
   <si>
     <t>Rohilyn muhaddi</t>
   </si>
   <si>
     <t>K7017-78398</t>
   </si>
   <si>
     <t>CARMEN KULAYAN</t>
   </si>
   <si>
     <t>K7093-77333</t>
   </si>
   <si>
     <t>KHAIMER H. KALI</t>
   </si>
@@ -710,66 +710,66 @@
   <si>
     <t>K5004-77788</t>
   </si>
   <si>
     <t>NURHIBA S. HAMJARI</t>
   </si>
   <si>
     <t>K7124-79071</t>
   </si>
   <si>
     <t>NURLINE A. DATU MAHBUD</t>
   </si>
   <si>
     <t>K7093-90292</t>
   </si>
   <si>
     <t>FATNASHARINE S. JAWARI</t>
   </si>
   <si>
     <t>K7125-88386</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
-    <t xml:space="preserve">Ervira haman </t>
+    <t>Ervira haman</t>
   </si>
   <si>
     <t>K7074-90716</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
     <t>MORSIDI HAPIL HUSSIN</t>
   </si>
   <si>
     <t>K7061-87796</t>
   </si>
   <si>
-    <t xml:space="preserve">SACHARUNIE ABDURASID </t>
+    <t>SACHARUNIE ABDURASID</t>
   </si>
   <si>
     <t>K7063-78623</t>
   </si>
   <si>
     <t>BACONG NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MAEBELLE A ENERO</t>
   </si>
   <si>
     <t>K7127-77939</t>
   </si>
   <si>
     <t>BAIS CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MIRASOL M JARDIO</t>
   </si>
   <si>
     <t>K7127-88327</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>K7063-77912</t>
   </si>
   <si>
     <t>MAYQUEL D.CASTILLO</t>
   </si>
   <si>
     <t>K7129-90035</t>
   </si>
   <si>
     <t>JUNELYN F. OMAGTANG</t>
   </si>
   <si>
     <t>K7129-78554</t>
   </si>
   <si>
     <t>CANLAON CITY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARY GRACE LETEGIO</t>
   </si>
   <si>
     <t>K7135-78707</t>
   </si>
   <si>
-    <t xml:space="preserve">Hernanias jr amaca Yanquin </t>
+    <t>Hernanias jr amaca Yanquin</t>
   </si>
   <si>
     <t>K7127-77996</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>BLECILA SALLAN</t>
   </si>
   <si>
     <t>K7124-78300</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>AILYN NARCISO RODA</t>
   </si>
   <si>
     <t>K8002-87535</t>
   </si>
   <si>
     <t>PAMPLONA NEGROS ORIENTAL</t>
   </si>
@@ -875,51 +875,51 @@
   <si>
     <t>K7072-77752</t>
   </si>
   <si>
     <t>MA IVY CARDOSA</t>
   </si>
   <si>
     <t>K7017-76178</t>
   </si>
   <si>
     <t>VALLEHERMOSO NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MELODINA OBENZA</t>
   </si>
   <si>
     <t>K6002-78633</t>
   </si>
   <si>
     <t>LARENA SIQUIJOR</t>
   </si>
   <si>
     <t>CATHERINE C. QUEROL</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL SY </t>
+    <t>JOEL SY</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Caz1685</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Roland9 suaybaguio 09456102396</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jestoni lausa 09513096312</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>