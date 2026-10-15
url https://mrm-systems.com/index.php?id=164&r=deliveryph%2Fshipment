--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -107,72 +107,72 @@
   <si>
     <t>JOVELYN CATOY</t>
   </si>
   <si>
     <t>K7072-81992</t>
   </si>
   <si>
     <t>SHIRLY DAGALEA</t>
   </si>
   <si>
     <t>K7135-86165</t>
   </si>
   <si>
     <t>RositaC Briones</t>
   </si>
   <si>
     <t>K7074-86338</t>
   </si>
   <si>
     <t>Jaylyn orio</t>
   </si>
   <si>
     <t>K7127-85295</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSON APOSTOL </t>
+    <t>JAYSON APOSTOL</t>
   </si>
   <si>
     <t>K7016-95244</t>
   </si>
   <si>
-    <t xml:space="preserve">NATIVIDAD MARQUEZ </t>
+    <t>NATIVIDAD MARQUEZ</t>
   </si>
   <si>
     <t>K7072-81057</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>CLYTON DAVE ABAPO</t>
   </si>
   <si>
     <t>T260329114725314</t>
   </si>
   <si>
-    <t xml:space="preserve">BENJAMIN MADAMBA c/o RAPHAELLE MADAMBA MEDINA </t>
+    <t>BENJAMIN MADAMBA c/o RAPHAELLE MADAMBA MEDINA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>