--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>Cherrybelle s. Pascugin</t>
   </si>
   <si>
     <t>K7123-79165</t>
   </si>
   <si>
     <t>NOLDEN G SAKILAN</t>
   </si>
   <si>
     <t>K7072-79356</t>
   </si>
   <si>
     <t>MANOLO TANGALIN</t>
   </si>
   <si>
     <t>K7026-77957</t>
   </si>
   <si>
     <t>ALEXANDER S. NILO</t>
   </si>
   <si>
     <t>K7133-74115</t>
   </si>
   <si>
-    <t xml:space="preserve">Saptula p. Musa </t>
+    <t>Saptula p. Musa</t>
   </si>
   <si>
     <t>K7072-77738</t>
   </si>
   <si>
     <t>ALLAN THEODORE MAPANAO</t>
   </si>
   <si>
     <t>K7074-77779</t>
   </si>
   <si>
     <t>NORMA GUIMANDAL</t>
   </si>
   <si>
     <t>K7123-77678</t>
   </si>
   <si>
     <t>HARIS GUMENGGEN</t>
   </si>
   <si>
     <t>K7058-78693</t>
   </si>
   <si>
     <t>Marlon   b  talusan</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>K7030-68161</t>
   </si>
   <si>
     <t>WELLORE JOHN SAGAYNO GRADO</t>
   </si>
   <si>
     <t>K8002-89912</t>
   </si>
   <si>
     <t>JEAN MANDRISA or SQUARE MARK</t>
   </si>
   <si>
     <t>K5003-91600</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>catherine moskito</t>
   </si>
   <si>
     <t>K7124-78275</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE P. MOSKITO </t>
+    <t>CATHERINE P. MOSKITO</t>
   </si>
   <si>
     <t>K7124-79023</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RHEA GAMBA</t>
   </si>
   <si>
     <t>K7123-78661</t>
   </si>
   <si>
     <t>DARYL GASPE</t>
   </si>
   <si>
     <t>K7030-76819</t>
   </si>
   <si>
     <t>LYZA ERIKA MAE GENOTA</t>
   </si>
   <si>
     <t>K7016-77626</t>
   </si>
@@ -284,156 +284,156 @@
   <si>
     <t>RAKMA KADATUAN</t>
   </si>
   <si>
     <t>K7127-78618</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>MARK ROSELLE DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-78493</t>
   </si>
   <si>
     <t>JOVEN C. MINAYO SR.</t>
   </si>
   <si>
     <t>K5002-90586</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">RUEL A ESPARAGOSA </t>
+    <t>RUEL A ESPARAGOSA</t>
   </si>
   <si>
     <t>K7133-74864</t>
   </si>
   <si>
     <t>Regina acelar tababa</t>
   </si>
   <si>
     <t>K7026-77964</t>
   </si>
   <si>
     <t>TITO JOHN S. GURAY</t>
   </si>
   <si>
     <t>K7121-77785</t>
   </si>
   <si>
     <t>ANTIPAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Ruel  O Suarnaba</t>
   </si>
   <si>
     <t>K7080-77622</t>
   </si>
   <si>
     <t>ALEOSAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Abdulgani Mostapa</t>
   </si>
   <si>
     <t>K7135-89961</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
-    <t xml:space="preserve">Norhaya M Ambolodto </t>
+    <t>Norhaya M Ambolodto</t>
   </si>
   <si>
     <t>K7093-77154</t>
   </si>
   <si>
     <t>JAILANIE M. BALT</t>
   </si>
   <si>
     <t>K7126-77879</t>
   </si>
   <si>
     <t>Mohamedin A Datumanong</t>
   </si>
   <si>
     <t>K7020-78882</t>
   </si>
   <si>
-    <t xml:space="preserve">KAMSIA M CADERON </t>
+    <t>KAMSIA M CADERON</t>
   </si>
   <si>
     <t>K7121-89421</t>
   </si>
   <si>
     <t>Bailyn G Guilang</t>
   </si>
   <si>
     <t>K7026-77781</t>
   </si>
   <si>
     <t>Abdul alimpang</t>
   </si>
   <si>
     <t>K7132-79052</t>
   </si>
   <si>
     <t>NORHANIE AKONG</t>
   </si>
   <si>
     <t>K7030-79035</t>
   </si>
   <si>
     <t>SANIA  MAKAKENA</t>
   </si>
   <si>
     <t>K7124-78145</t>
   </si>
   <si>
     <t>ARJAY AMAL BAMAN</t>
   </si>
   <si>
     <t>K8002-78479</t>
   </si>
   <si>
     <t>HASAN EBRAHIM</t>
   </si>
   <si>
     <t>K5003-78713</t>
   </si>
   <si>
     <t>Roy ladiasan</t>
   </si>
   <si>
     <t>K7135-78218</t>
   </si>
   <si>
-    <t xml:space="preserve">Haifa K Catajay </t>
+    <t>Haifa K Catajay</t>
   </si>
   <si>
     <t>K7063-88787</t>
   </si>
   <si>
     <t>FARINA B.SANDUYUGAN</t>
   </si>
   <si>
     <t>K7125-92143</t>
   </si>
   <si>
     <t>NORMINA ABDILLAH</t>
   </si>
   <si>
     <t>K7074-91065</t>
   </si>
   <si>
     <t>Terry Jane sapi</t>
   </si>
   <si>
     <t>K7093-90737</t>
   </si>
   <si>
     <t>SUAD M. BEDOL</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>NOTJANNAH PAGABANGAN</t>
   </si>
   <si>
     <t>K7016-76855</t>
   </si>
   <si>
     <t>NAMRAIDA SARIRAGUIA</t>
   </si>
   <si>
     <t>K8002-77448</t>
   </si>
   <si>
     <t>MUSLIMIN BEDA</t>
   </si>
   <si>
     <t>K7072-77760</t>
   </si>
   <si>
     <t>ALJAN ANTHONY EMBORONG</t>
   </si>
   <si>
     <t>K7093-77320</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN UNGGEL </t>
+    <t>SUSAN UNGGEL</t>
   </si>
   <si>
     <t>K7123-78614</t>
   </si>
   <si>
     <t>MAIMONA LALANG ODIN</t>
   </si>
   <si>
     <t>K7133-74979</t>
   </si>
   <si>
     <t>Alimodin a. Payatok</t>
   </si>
   <si>
     <t>K7121-77839</t>
   </si>
   <si>
     <t>Ibrahim P Talib</t>
   </si>
   <si>
     <t>K7127-77782</t>
   </si>
   <si>
     <t>BAINOT U, ZAILON</t>
   </si>
@@ -542,51 +542,51 @@
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>Mohabadin a. Said</t>
   </si>
   <si>
     <t>K7129-77645</t>
   </si>
   <si>
     <t>HASAN K. MAGANDINGAN</t>
   </si>
   <si>
     <t>K7030-78028</t>
   </si>
   <si>
     <t>SURAIDA B KASIM</t>
   </si>
   <si>
     <t>K7135-88170</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Melito ubay Uga </t>
+    <t>Melito ubay Uga</t>
   </si>
   <si>
     <t>K7074-78549</t>
   </si>
   <si>
     <t>Nor- ain n. Upam</t>
   </si>
   <si>
     <t>K7072-77586</t>
   </si>
   <si>
     <t>MODIN DICOLANO DUMATO</t>
   </si>
   <si>
     <t>K7074-78044</t>
   </si>
   <si>
     <t>Alimunan b. Kabuntlan</t>
   </si>
   <si>
     <t>K7133-73968</t>
   </si>
   <si>
     <t>Halima guiabal balabagan</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>K7074-78875</t>
   </si>
   <si>
     <t>PANDAG MAGUINDANAO</t>
   </si>
   <si>
     <t>Fahad abdullatip guiamam</t>
   </si>
   <si>
     <t>K7127-78474</t>
   </si>
   <si>
     <t>DATU SALIBO MAGUINDANAO</t>
   </si>
   <si>
     <t>MUNERA SALIBO DAUD</t>
   </si>
   <si>
     <t>K7058-78643</t>
   </si>
   <si>
     <t>SHARIFF SAYDONA MUSTAPHA MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norma h guiamal</t>
+    <t>Norma h guiamal</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Kan7967</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jemar tador 09651594079</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Bobet pederiso 09757101538</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>