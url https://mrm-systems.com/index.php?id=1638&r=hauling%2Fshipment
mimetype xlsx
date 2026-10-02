--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,132 +50,132 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7080-78163</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYBEE Q ROLDAN </t>
+    <t>JAYBEE Q ROLDAN</t>
   </si>
   <si>
     <t>K5002-78327</t>
   </si>
   <si>
     <t>MAGSAYSAY OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>LOLITA BUAGA</t>
   </si>
   <si>
     <t>K7133-77397</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Ronalyn bantillo</t>
   </si>
   <si>
     <t>K7026-90779</t>
   </si>
   <si>
     <t>SANTA CRUZ OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>ISIDERIA GUADANA</t>
   </si>
   <si>
     <t>K7127-78197</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">REALYN FALCON MARANAN </t>
+    <t>REALYN FALCON MARANAN</t>
   </si>
   <si>
     <t>K8002-79260</t>
   </si>
   <si>
     <t>NAUJAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ALBERTO CABALI</t>
   </si>
   <si>
     <t>K7016-78520</t>
   </si>
   <si>
     <t>SOCORRO ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">YOLANDA MANHIC </t>
+    <t>YOLANDA MANHIC</t>
   </si>
   <si>
     <t>K7026-79004</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JAY L. CORPUZ</t>
   </si>
   <si>
     <t>K7133-77150</t>
   </si>
   <si>
     <t>CAJIDIOCAN ROMBLON</t>
   </si>
   <si>
     <t>Fatima r. Galang</t>
   </si>
   <si>
     <t>K7058-78992</t>
   </si>
   <si>
     <t>ODIONGAN ROMBLON</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nympha  a gano</t>
+    <t>Nympha  a gano</t>
   </si>
   <si>
     <t>K7126-78993</t>
   </si>
   <si>
     <t>Francisca Fetalvero</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Tyx839</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joel lolentino 09659447420</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Neljhon Sevilla </t>
   </si>