--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -86,267 +86,267 @@
   <si>
     <t>K6002-78973</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>VIOLETA M. CARIN̈O</t>
   </si>
   <si>
     <t>K5002-78994</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>MONIQUE C. LOPEZ</t>
   </si>
   <si>
     <t>K7020-78594</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FORTUNATO C GACITA JR </t>
+    <t>FORTUNATO C GACITA JR</t>
   </si>
   <si>
     <t>K7105-78568</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
     <t>Estrella b. Sarmie to</t>
   </si>
   <si>
     <t>K7020-79181</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ENCARNACION D SALVA </t>
+    <t>ENCARNACION D SALVA</t>
   </si>
   <si>
     <t>K7020-78586</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBY ARAGON </t>
+    <t>RUBY ARAGON</t>
   </si>
   <si>
     <t>K7058-79102</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Eugenia m bautista. Daisy  m bautista</t>
+    <t>Eugenia m bautista. Daisy  m bautista</t>
   </si>
   <si>
     <t>K7068-91786</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>CECILIA S.GARCIA</t>
   </si>
   <si>
     <t>K5005-90979</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>BEATRIZ M NATURA</t>
   </si>
   <si>
     <t>K7074-91228</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>ELVIE C JUGUILON</t>
   </si>
   <si>
     <t>K7063-79334</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>JOVEN ARKIAS JR</t>
   </si>
   <si>
     <t>K7123-79139</t>
   </si>
   <si>
     <t>TUBLAY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Roland Kidatan </t>
+    <t>Roland Kidatan</t>
   </si>
   <si>
     <t>K7125-79291</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Patricia Aliguyon </t>
+    <t>Patricia Aliguyon</t>
   </si>
   <si>
     <t>K7058-79046</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Katheen joy b castro</t>
+    <t>Katheen joy b castro</t>
   </si>
   <si>
     <t>K7068-78741</t>
   </si>
   <si>
     <t>PAGUDPUD ILOCOS NORTE</t>
   </si>
   <si>
     <t>VERONICA ALDOS</t>
   </si>
   <si>
     <t>K7105-78749</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
     <t>RIZAL AGURILLA</t>
   </si>
   <si>
     <t>K7105-78881</t>
   </si>
   <si>
     <t>K5002-79177</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>MERLYN B. SADAC</t>
   </si>
   <si>
     <t>K7072-78989</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>GEORGE PASTOR</t>
   </si>
   <si>
     <t>K7123-79005</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON ELERA </t>
+    <t>CORAZON ELERA</t>
   </si>
   <si>
     <t>K7123-79145</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>CLETO L. VAL JR</t>
   </si>
   <si>
     <t>K7129-79104</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>DANILO CHUA SR</t>
   </si>
   <si>
     <t>K7129-79055</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>LEANDRO DELA CRUZ OR LILIA DELA XRUZ</t>
   </si>
   <si>
     <t>K7105-79110</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>MERCEDEZ L. TUMOLBA</t>
   </si>
   <si>
     <t>K7068-78732</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MANUEL PARAGGUA/CHE-CHE PARAGGUA </t>
+    <t>MANUEL PARAGGUA/CHE-CHE PARAGGUA</t>
   </si>
   <si>
     <t>K6002-78952</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>MARY GRACE  GATTOC</t>
   </si>
   <si>
     <t>K7074-91755</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Melgie a bacani</t>
   </si>
   <si>
     <t>K7058-78995</t>
   </si>
   <si>
-    <t xml:space="preserve"> Yehonathan  a   buenavista</t>
+    <t>Yehonathan  a   buenavista</t>
   </si>
   <si>
     <t>K7020-78574</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>JONABELLE BALINO</t>
   </si>
   <si>
     <t>K7063-79391</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>GILBERT M.GOPEZ</t>
   </si>
   <si>
     <t>K6002-79155</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>REYNALDO D.T ESCOMBIEN</t>
   </si>
   <si>
     <t>K7063-78826</t>
   </si>
   <si>
     <t>DENNIS ROY TOLENTINO</t>
   </si>
   <si>
     <t>K6002-78976</t>
   </si>
   <si>
     <t>GLORIA S. DEE</t>
   </si>
   <si>
     <t>K7125-79307</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Luisa R Malonzo </t>
+    <t>Ma Luisa R Malonzo</t>
   </si>
   <si>
     <t>K7069-91348</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAWRENCE DUPALE</t>
   </si>
   <si>
     <t>K7123-79138</t>
   </si>
   <si>
     <t>LEO M. GUSTON</t>
   </si>
   <si>
     <t>K7063-79133</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>AL MARIO R.CRUZ</t>
   </si>
@@ -425,51 +425,51 @@
   <si>
     <t>CIELA VELAYO</t>
   </si>
   <si>
     <t>K5002-79074</t>
   </si>
   <si>
     <t>GINELYN CASTRO</t>
   </si>
   <si>
     <t>K7069-78809</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
     <t>AURELIA M DE GUZMAN</t>
   </si>
   <si>
     <t>K7126-79010</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Angelina bughaw</t>
+    <t>Angelina bughaw</t>
   </si>
   <si>
     <t>K7074-79171</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Danica oliva evangelista</t>
   </si>
   <si>
     <t>K7124-79218</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ELISA FLAMINIANO EDUARDO</t>
   </si>
   <si>
     <t>K7011-78935</t>
   </si>
   <si>
     <t>RAMIL JAVATE</t>
   </si>
@@ -482,153 +482,153 @@
   <si>
     <t>FRED I. UMINGA</t>
   </si>
   <si>
     <t>K7063-92512</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOY ACOSTA JOAQUIN</t>
   </si>
   <si>
     <t>K7020-78600</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>JACQUELINE A. GUEVARRA</t>
   </si>
   <si>
     <t>K7058-78921</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charyll b marquez.  Estelita  bautista</t>
+    <t>Charyll b marquez.  Estelita  bautista</t>
   </si>
   <si>
     <t>K7058-78893</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Aira denise agaton</t>
   </si>
   <si>
     <t>K6002-78938</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FERDINAND  IDANG</t>
   </si>
   <si>
     <t>K7020-79215</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">REMEDIOS T ALDANA </t>
+    <t>REMEDIOS T ALDANA</t>
   </si>
   <si>
     <t>K7123-79019</t>
   </si>
   <si>
-    <t xml:space="preserve">LORELIE SALAZAR </t>
+    <t>LORELIE SALAZAR</t>
   </si>
   <si>
     <t>K7030-79058</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FRANCIS D HORNILLA</t>
   </si>
   <si>
     <t>K7020-78862</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA BRIONES </t>
+    <t>LILIA BRIONES</t>
   </si>
   <si>
     <t>K7123-78887</t>
   </si>
   <si>
     <t>HERMINIA V LAMZON</t>
   </si>
   <si>
     <t>K7058-79081</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lykq chail   m arana</t>
+    <t>Lykq chail   m arana</t>
   </si>
   <si>
     <t>K7126-78860</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Leonila G Velasco</t>
   </si>
   <si>
     <t>K5005-92219</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>LIENETH SUNGLAO</t>
   </si>
   <si>
     <t>K7030-79006</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>REY MESA</t>
   </si>
   <si>
     <t>K7125-79272</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EVANGELINE D Febrero </t>
+    <t>EVANGELINE D Febrero</t>
   </si>
   <si>
     <t>K6002-78910</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ELIZA  JIMENEZ</t>
   </si>
   <si>
     <t>K5005-91142</t>
   </si>
   <si>
     <t>JOCELYN S.AQUINO</t>
   </si>
   <si>
     <t>K7124-78998</t>
   </si>
   <si>
     <t>EMILY C. DALMACIO</t>
   </si>
   <si>
     <t>K7129-79085</t>
   </si>
@@ -671,192 +671,192 @@
   <si>
     <t>K7074-90930</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>Mr. Brian gazmin</t>
   </si>
   <si>
     <t>K7063-79101</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>CORAZON MATIAS</t>
   </si>
   <si>
     <t>K7129-79013</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">DR ARVIN P VLLEGAS </t>
+    <t>DR ARVIN P VLLEGAS</t>
   </si>
   <si>
     <t>K7072-78640</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>PATRICIA ISABEL DAVID</t>
   </si>
   <si>
     <t>K7125-90931</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>Alli P Delos Santos</t>
   </si>
   <si>
     <t>K7125-79321</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN LANSANG </t>
+    <t>SUSAN LANSANG</t>
   </si>
   <si>
     <t>K7125-78513</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">Marvin O Eldian </t>
+    <t>Marvin O Eldian</t>
   </si>
   <si>
     <t>K7124-79203</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>MARLOWE CABALO</t>
   </si>
   <si>
     <t>K5002-78924</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>MELANIE RIAMBON</t>
   </si>
   <si>
     <t>K7020-78576</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRES PANOY SR </t>
+    <t>ANDRES PANOY SR</t>
   </si>
   <si>
     <t>K7069-78653</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>MR &amp; MAS ANTONIO FLORES</t>
   </si>
   <si>
     <t>K5002-79061</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>MA. CRISTINA ABAT</t>
   </si>
   <si>
     <t>K6002-79261</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>DOMINADOR CALICDAN</t>
   </si>
   <si>
     <t>K5005-91497</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>JOVELYN T AUDITOR</t>
   </si>
   <si>
     <t>K7011-78922</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>JESUS S. COLLANTES</t>
   </si>
   <si>
     <t>K7030-79274</t>
   </si>
   <si>
-    <t xml:space="preserve">FE AGATON </t>
+    <t>FE AGATON</t>
   </si>
   <si>
     <t>K7125-92425</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>SHIELA B VILLANUEVA</t>
   </si>
   <si>
     <t>K7058-79238</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lalaine  g   mirador</t>
+    <t>Lalaine  g   mirador</t>
   </si>
   <si>
     <t>K7125-91244</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Moatasem Saleh Ali Alwan </t>
+    <t>Moatasem Saleh Ali Alwan</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>