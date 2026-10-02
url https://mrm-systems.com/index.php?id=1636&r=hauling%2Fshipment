--- v1 (2026-07-03)
+++ v2 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-78456</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>ROWEIGN KEDRIECH PABLO</t>
   </si>
   <si>
     <t>K7016-79252</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHNNY SORIANO </t>
+    <t>JOHNNY SORIANO</t>
   </si>
   <si>
     <t>K7135-79247</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Felicidad Doria Diaz</t>
   </si>
   <si>
     <t>K7073-91776</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Jazel Vallejos/Arlene Vallejos</t>
   </si>
   <si>
     <t>K7026-91018</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
@@ -272,51 +272,51 @@
   <si>
     <t>K7126-91357</t>
   </si>
   <si>
     <t>SARRAT ILOCOS NORTE</t>
   </si>
   <si>
     <t>Eufrecina Dela Cruz &amp;Aleena Grace Jan</t>
   </si>
   <si>
     <t>K6002-91611</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>AVELINO Y. BALANCIO JR</t>
   </si>
   <si>
     <t>K7016-79364</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEO VALDEZ </t>
+    <t>ROMEO VALDEZ</t>
   </si>
   <si>
     <t>K5004-79651</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>ORLANDO MACALINO</t>
   </si>
   <si>
     <t>K7026-78514</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Melando Lina</t>
   </si>
   <si>
     <t>K7016-78889</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
@@ -326,51 +326,51 @@
   <si>
     <t>K8002-79398</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JENNY MANUZON</t>
   </si>
   <si>
     <t>K5004-79688</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>JESSIE A. BUMANLAG</t>
   </si>
   <si>
     <t>K7123-91662</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBEN COLLADO RAMOS </t>
+    <t>RUBEN COLLADO RAMOS</t>
   </si>
   <si>
     <t>K7026-91618</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>MS. LYDIA VALDEZ</t>
   </si>
   <si>
     <t>K7011-78417</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEONIDA LAZO</t>
   </si>
   <si>
     <t>K7124-77220</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
@@ -386,105 +386,105 @@
   <si>
     <t>PATRICIO LINGAD</t>
   </si>
   <si>
     <t>K8002-78944</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>EVANGILINE RAZON</t>
   </si>
   <si>
     <t>K6002-91173</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>LANI RAMBAC</t>
   </si>
   <si>
     <t>K7016-78823</t>
   </si>
   <si>
-    <t xml:space="preserve">TISHA PADAYAO </t>
+    <t>TISHA PADAYAO</t>
   </si>
   <si>
     <t>K7124-77218</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>RODERICK LAGASCA</t>
   </si>
   <si>
     <t>K7016-79437</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EDMOND MANIA </t>
+    <t>EDMOND MANIA</t>
   </si>
   <si>
     <t>K7011-78462</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>SHIELA  MAY RAMOS</t>
   </si>
   <si>
     <t>K7129-91663</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>JOY D. ARCILLA</t>
   </si>
   <si>
     <t>K8002-79070</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>DAISY FERNANDEZ</t>
   </si>
   <si>
     <t>K7016-79627</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JHOE STA CRUZ </t>
+    <t>JHOE STA CRUZ</t>
   </si>
   <si>
     <t>K7135-79228</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Lilibeth L. Sandoval</t>
   </si>
   <si>
     <t>K7080-78440</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>eulogia t.dalmacio</t>
   </si>
   <si>
     <t>K7016-79427</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
@@ -512,93 +512,93 @@
   <si>
     <t>K8002-78561</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>ALJEE OR JELLY TOLENTINO</t>
   </si>
   <si>
     <t>K7016-79689</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>MERCEDES CABALLES</t>
   </si>
   <si>
     <t>K7016-79500</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVIRA LIBATIQUE </t>
+    <t>ELVIRA LIBATIQUE</t>
   </si>
   <si>
     <t>K7016-79503</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>DOMINIE BACANI</t>
   </si>
   <si>
     <t>K7135-79635</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Katrina Agustin</t>
   </si>
   <si>
     <t>K7135-79051</t>
   </si>
   <si>
     <t>Imelda S Viñas</t>
   </si>
   <si>
     <t>K7127-78730</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>JESUS C, POBRE</t>
   </si>
   <si>
     <t>K7121-78512</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Sarah Jane Velasquez </t>
+    <t>Sarah Jane Velasquez</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>