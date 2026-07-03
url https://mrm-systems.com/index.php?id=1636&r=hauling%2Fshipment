--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -104,51 +104,51 @@
   <si>
     <t>K7026-91018</t>
   </si>
   <si>
     <t>AMULUNG CAGAYAN</t>
   </si>
   <si>
     <t>NELLY  MARCOS</t>
   </si>
   <si>
     <t>K8002-79192</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>ERIKA MAE GALVEZ</t>
   </si>
   <si>
     <t>K7061-90886</t>
   </si>
   <si>
     <t>BALLESTEROS CAGAYAN</t>
   </si>
   <si>
-    <t>Riamay Honorio</t>
+    <t>Floraida H Herrera</t>
   </si>
   <si>
     <t>K7061-91396</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>Loreto Valera</t>
   </si>
   <si>
     <t>K6002-91503</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>ANNIE  P. PARAN</t>
   </si>
   <si>
     <t>K7026-91020</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>