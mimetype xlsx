--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -131,51 +131,51 @@
   <si>
     <t>K7061-89732</t>
   </si>
   <si>
     <t>MARY ANN UBALDO</t>
   </si>
   <si>
     <t>K7129-89904</t>
   </si>
   <si>
     <t>JAMES S. GANIA and GIL</t>
   </si>
   <si>
     <t>K8002-77784</t>
   </si>
   <si>
     <t>KENNETH BENJAMIN L DAZA</t>
   </si>
   <si>
     <t>K7058-78813</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Socrates g  carreon</t>
+    <t>Socrates g  carreon</t>
   </si>
   <si>
     <t>K8002-78136</t>
   </si>
   <si>
     <t>RENATO CALAGUAS</t>
   </si>
   <si>
     <t>K6002-78380</t>
   </si>
   <si>
     <t>MARK LOUIS GERALD LICUP</t>
   </si>
   <si>
     <t>K8002-78122</t>
   </si>
   <si>
     <t>K7073-78665</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>