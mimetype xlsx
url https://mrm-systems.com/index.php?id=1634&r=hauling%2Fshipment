--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K5004-88105</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>CRISPA D. BAUTISTA</t>
   </si>
   <si>
     <t>K7126-78354</t>
   </si>
   <si>
     <t>LEZO AKLAN</t>
   </si>
   <si>
     <t>Edison Aguirre</t>
   </si>
   <si>
     <t>K7072-77992</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN V REYES </t>
+    <t>VIVIAN V REYES</t>
   </si>
   <si>
     <t>K7126-87991</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
   <si>
     <t>Maricar A Delos Reyes</t>
   </si>
   <si>
     <t>K7026-90752</t>
   </si>
   <si>
     <t>JESSA MARIE RIZARDO</t>
   </si>
   <si>
     <t>K7063-78608</t>
   </si>
   <si>
     <t>LAUA-AN ANTIQUE</t>
   </si>
   <si>
     <t>FRANKLIN  FRANCO</t>
   </si>
@@ -206,105 +206,105 @@
   <si>
     <t>K8002-78439</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
     <t>ANITA FAUSTO</t>
   </si>
   <si>
     <t>K5004-78584</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>LIEZL ALINGALAN SEMIC</t>
   </si>
   <si>
     <t>K7125-77662</t>
   </si>
   <si>
     <t>ANILAO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Susanita Cañete </t>
+    <t>Susanita Cañete</t>
   </si>
   <si>
     <t>K5001-78363</t>
   </si>
   <si>
     <t>Cheryl Sariego</t>
   </si>
   <si>
     <t>K5004-87014</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>JEANNINE FAITH G CASTILLO</t>
   </si>
   <si>
     <t>K5004-87019</t>
   </si>
   <si>
     <t>K5002-89852</t>
   </si>
   <si>
     <t>BATAD ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSE T MILITANTE </t>
+    <t>ROSE T MILITANTE</t>
   </si>
   <si>
     <t>K7011-78335</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>NORBERTO A. ROLDAN</t>
   </si>
   <si>
     <t>K7123-89396</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>Carl ryan  caballen</t>
   </si>
   <si>
     <t>K5002-87981</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">DINNA DIMZON </t>
+    <t>DINNA DIMZON</t>
   </si>
   <si>
     <t>K7129-87901</t>
   </si>
   <si>
     <t>LUNALYN D. JOTIZ</t>
   </si>
   <si>
     <t>K7125-76892</t>
   </si>
   <si>
     <t>Josie Cabuyoc</t>
   </si>
   <si>
     <t>K5003-88879</t>
   </si>
   <si>
     <t>IGBARAS ILOILO</t>
   </si>
   <si>
     <t>maria angelina calibozo</t>
   </si>
   <si>
     <t>K7127-78565</t>
   </si>
@@ -317,81 +317,81 @@
   <si>
     <t>K5004-77934</t>
   </si>
   <si>
     <t>ROSA MAY HIBIONADA</t>
   </si>
   <si>
     <t>K7016-78505</t>
   </si>
   <si>
     <t>SANTA BARBARA ILOILO</t>
   </si>
   <si>
     <t>LORENDA GINGCO</t>
   </si>
   <si>
     <t>K7011-77899</t>
   </si>
   <si>
     <t>JERRY MINERVA lll</t>
   </si>
   <si>
     <t>K7068-77759</t>
   </si>
   <si>
-    <t xml:space="preserve">JORELL S. DEMAPINDAN </t>
+    <t>JORELL S. DEMAPINDAN</t>
   </si>
   <si>
     <t>K5005-77613</t>
   </si>
   <si>
     <t>JESSIEL R DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-78368</t>
   </si>
   <si>
     <t>EMELITA L. ALBOR</t>
   </si>
   <si>
     <t>K7030-78237</t>
   </si>
   <si>
     <t>ROGER Y JARDELEZA</t>
   </si>
   <si>
     <t>K7126-78056</t>
   </si>
   <si>
     <t>Medelyn  L Doromal</t>
   </si>
   <si>
     <t>K7058-78639</t>
   </si>
   <si>
-    <t xml:space="preserve"> Juvy   sales</t>
+    <t>Juvy   sales</t>
   </si>
   <si>
     <t>K7123-78788</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
     <t>ROQUETA CATALOCTOCAN</t>
   </si>
   <si>
     <t>K7026-78747</t>
   </si>
   <si>
     <t>MAASIN ILOILO</t>
   </si>
   <si>
     <t>MYRNA L. MONTEFRIO</t>
   </si>
   <si>
     <t>K5004-78589</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
@@ -416,57 +416,57 @@
   <si>
     <t>CITY OF PASSI ILOILO</t>
   </si>
   <si>
     <t>VELLY ARARILLA</t>
   </si>
   <si>
     <t>K7124-78158</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>MA ROSME P MINGAJO</t>
   </si>
   <si>
     <t>K7123-77974</t>
   </si>
   <si>
     <t>PLACIDA NAPAWIT</t>
   </si>
   <si>
     <t>K7121-77965</t>
   </si>
   <si>
-    <t xml:space="preserve">Andrea P Alcalde </t>
+    <t>Andrea P Alcalde</t>
   </si>
   <si>
     <t>K7093-78356</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN CASTOR </t>
+    <t>JOHN CASTOR</t>
   </si>
   <si>
     <t>K7030-90640</t>
   </si>
   <si>
     <t>Jean VILLARUZ</t>
   </si>
   <si>
     <t>K5002-89420</t>
   </si>
   <si>
     <t>ERMIE BORROMEO</t>
   </si>
   <si>
     <t>K7125-77945</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>MILAGROS B. IGNACIO</t>
   </si>
   <si>
     <t>K7093-78085</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>MANUEL GAUDIEL</t>
   </si>
   <si>
     <t>K7061-88161</t>
   </si>
   <si>
     <t>SARA ILOILO</t>
   </si>
   <si>
     <t>Nilda Braga</t>
   </si>
   <si>
     <t>K5003-78591</t>
   </si>
   <si>
     <t>TIGBAUAN ILOILO</t>
   </si>
   <si>
     <t>Lester sedigo</t>
   </si>
   <si>
     <t>K7080-78130</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTEL MARIE T CAGANDAHAN </t>
+    <t>KRISTEL MARIE T CAGANDAHAN</t>
   </si>
   <si>
     <t>K7011-78616</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>DILIA.G. LIMA</t>
   </si>
   <si>
     <t>K7016-78433</t>
   </si>
   <si>
     <t>MA. LEA BEATRIZ ANIOG</t>
   </si>
   <si>
     <t>K7068-90164</t>
   </si>
   <si>
     <t>ANDONY V.BARAYOGA</t>
   </si>
   <si>
     <t>K5003-90591</t>
   </si>
@@ -581,63 +581,63 @@
   <si>
     <t>Glaza Balsa</t>
   </si>
   <si>
     <t>K7132-77405</t>
   </si>
   <si>
     <t>ROSA FILIPINAS</t>
   </si>
   <si>
     <t>K7072-77323</t>
   </si>
   <si>
     <t>CHRISTOPHER VILLARUEL</t>
   </si>
   <si>
     <t>K7074-88389</t>
   </si>
   <si>
     <t>John Ryan g. Torre</t>
   </si>
   <si>
     <t>K5002-87526</t>
   </si>
   <si>
-    <t xml:space="preserve"> Leocille  e ablo</t>
+    <t>Leocille  e ablo</t>
   </si>
   <si>
     <t>K7016-78573</t>
   </si>
   <si>
-    <t xml:space="preserve">RIA CORTEZA </t>
+    <t>RIA CORTEZA</t>
   </si>
   <si>
     <t>K7058-78778</t>
   </si>
   <si>
-    <t xml:space="preserve"> Janese c  garibay</t>
+    <t>Janese c  garibay</t>
   </si>
   <si>
     <t>K5004-90547</t>
   </si>
   <si>
     <t>SARAH JOY V. ROMILLO</t>
   </si>
   <si>
     <t>K6002-77767</t>
   </si>
   <si>
     <t>CHRISTINE V. BAESA</t>
   </si>
   <si>
     <t>K7135-77795</t>
   </si>
   <si>
     <t>Mary Joy Fang</t>
   </si>
   <si>
     <t>K7123-78836</t>
   </si>
   <si>
     <t>RICHARD CESAR GERARDO</t>
   </si>
@@ -770,66 +770,66 @@
   <si>
     <t>K7030-77891</t>
   </si>
   <si>
     <t>LIBRADA F ANCERO</t>
   </si>
   <si>
     <t>K5002-78306</t>
   </si>
   <si>
     <t>ROY M. ACDOL</t>
   </si>
   <si>
     <t>K7063-77482</t>
   </si>
   <si>
     <t>EMOGINE O.BULLAG</t>
   </si>
   <si>
     <t>K7121-77970</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Sorinie H Buñales </t>
+    <t>Sorinie H Buñales</t>
   </si>
   <si>
     <t>K7030-90372</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ZARINA P GALVEZ</t>
   </si>
   <si>
     <t>K7020-77882</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISNA MARIE CHING </t>
+    <t>KRISNA MARIE CHING</t>
   </si>
   <si>
     <t>K7080-78545</t>
   </si>
   <si>
     <t>Estela cuenca</t>
   </si>
   <si>
     <t>K5004-90681</t>
   </si>
   <si>
     <t>STEPHANIE CARAMONTE</t>
   </si>
   <si>
     <t>K7030-90374</t>
   </si>
   <si>
     <t>Elmer Replente Sr.</t>
   </si>
   <si>
     <t>K7058-77758</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
@@ -872,51 +872,51 @@
   <si>
     <t>GEMMA CORTEJO</t>
   </si>
   <si>
     <t>K7011-77907</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
     <t>VICTOR SOBIERRE</t>
   </si>
   <si>
     <t>K7026-90183</t>
   </si>
   <si>
     <t>SHAWN CZARED. GALAMPANAO</t>
   </si>
   <si>
     <t>K7017-77723</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JONEL SACE </t>
+    <t>JONEL SACE</t>
   </si>
   <si>
     <t>K7126-78290</t>
   </si>
   <si>
     <t>VIOLETA GANGE</t>
   </si>
   <si>
     <t>K5002-78386</t>
   </si>
   <si>
     <t>MARY ROSE GONZALES</t>
   </si>
   <si>
     <t>K6002-91771</t>
   </si>
   <si>
     <t>Joseph G. Gonzaga</t>
   </si>
   <si>
     <t>K6002-78598</t>
   </si>
   <si>
     <t>NUEVA VALENCIA GUIMARAS</t>
   </si>