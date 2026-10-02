--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -68,75 +68,75 @@
   <si>
     <t>K7133-77113</t>
   </si>
   <si>
     <t>MAMBAJAO (Capital) CAMIGUIN</t>
   </si>
   <si>
     <t>Angela dal tagotongan</t>
   </si>
   <si>
     <t>K5005-77317</t>
   </si>
   <si>
     <t>MEDINA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>JOVELYN MACARANAS</t>
   </si>
   <si>
     <t>K7129-78147</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ATTY. MINERVA PEPINO ESTREMOS </t>
+    <t>ATTY. MINERVA PEPINO ESTREMOS</t>
   </si>
   <si>
     <t>K7105-87667</t>
   </si>
   <si>
     <t>LEO GABRIEL DUHAYLUNGSOD</t>
   </si>
   <si>
     <t>K7030-77892</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>MARLON TINAY</t>
   </si>
   <si>
     <t>K7127-87478</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CLAIRE DUMANACAL </t>
+    <t>CLAIRE DUMANACAL</t>
   </si>
   <si>
     <t>K7069-78412</t>
   </si>
   <si>
     <t>ROSITA F YCOY</t>
   </si>
   <si>
     <t>K7129-78090</t>
   </si>
   <si>
     <t>ISLAND GARDEN CITY OF SAMAL DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>JUPITER C. ENUMERABLES</t>
   </si>
   <si>
     <t>K7069-77286</t>
   </si>
   <si>
     <t>Jonathan Mamaril</t>
   </si>
   <si>
     <t>K7072-77577</t>
   </si>
@@ -152,180 +152,180 @@
   <si>
     <t>HANNAH JEAN CHAN</t>
   </si>
   <si>
     <t>K7123-78773</t>
   </si>
   <si>
     <t>RONILDO B MOLINA</t>
   </si>
   <si>
     <t>K6002-78787</t>
   </si>
   <si>
     <t>VIRGINIA E. PELAEZ</t>
   </si>
   <si>
     <t>K7026-88854</t>
   </si>
   <si>
     <t>EMILITA ANTONIANO</t>
   </si>
   <si>
     <t>K7017-77042</t>
   </si>
   <si>
-    <t xml:space="preserve">LEZIEL SALCINA </t>
+    <t>LEZIEL SALCINA</t>
   </si>
   <si>
     <t>K7068-77639</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>JUDITHA F.DUTERTE</t>
   </si>
   <si>
     <t>K7126-77610</t>
   </si>
   <si>
     <t>Joven B Navales</t>
   </si>
   <si>
     <t>K7124-77756</t>
   </si>
   <si>
     <t>MANILYN JAVIER ARADO</t>
   </si>
   <si>
     <t>K5005-77709</t>
   </si>
   <si>
     <t>LANNY GO</t>
   </si>
   <si>
     <t>K7011-77858</t>
   </si>
   <si>
     <t>EVA M. CASTANES</t>
   </si>
   <si>
     <t>K7123-78388</t>
   </si>
   <si>
     <t>Alfer onsad</t>
   </si>
   <si>
     <t>K5003-90747</t>
   </si>
   <si>
     <t>cora bije</t>
   </si>
   <si>
     <t>K7123-79168</t>
   </si>
   <si>
-    <t xml:space="preserve">LITTLE LOYDAL ALEMANIA </t>
+    <t>LITTLE LOYDAL ALEMANIA</t>
   </si>
   <si>
     <t>K7017-75985</t>
   </si>
   <si>
     <t>CANDY CLAIRE LIMBADAN</t>
   </si>
   <si>
     <t>K8002-77971</t>
   </si>
   <si>
     <t>STEPHANIE C ALFEREZ</t>
   </si>
   <si>
     <t>K7126-77673</t>
   </si>
   <si>
     <t>Rezyl Faith Alo Javier</t>
   </si>
   <si>
     <t>K7129-88189</t>
   </si>
   <si>
     <t>JO-ANN ALINSUGAY</t>
   </si>
   <si>
     <t>K8002-78508</t>
   </si>
   <si>
     <t>TERESA ACQUIAT</t>
   </si>
   <si>
     <t>K7020-77390</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA D TURNUAS </t>
+    <t>GLORIA D TURNUAS</t>
   </si>
   <si>
     <t>K7020-78240</t>
   </si>
   <si>
     <t>RICHIE DELATORRE ONG</t>
   </si>
   <si>
     <t>K7072-78182</t>
   </si>
   <si>
     <t>AMPARITA B. TAMPARONG</t>
   </si>
   <si>
     <t>K7017-77810</t>
   </si>
   <si>
-    <t xml:space="preserve">RIDRIGO CABILES </t>
+    <t>RIDRIGO CABILES</t>
   </si>
   <si>
     <t>K7011-78812</t>
   </si>
   <si>
     <t>AIZA S. ABDULLAH</t>
   </si>
   <si>
     <t>K7125-89987</t>
   </si>
   <si>
     <t>Hashim Habi Ibno</t>
   </si>
   <si>
     <t>K7072-77603</t>
   </si>
   <si>
     <t>NOR ASIA TOMA LIPUAS</t>
   </si>
   <si>
     <t>K7125-89809</t>
   </si>
   <si>
-    <t xml:space="preserve">Hadjirul  Amil Sahad </t>
+    <t>Hadjirul  Amil Sahad</t>
   </si>
   <si>
     <t>K7026-87951</t>
   </si>
   <si>
     <t>JESSA BEDMEJO</t>
   </si>
   <si>
     <t>K7017-77366</t>
   </si>
   <si>
     <t>SAMSUDIN S GUBAT</t>
   </si>
   <si>
     <t>K7063-78010</t>
   </si>
   <si>
     <t>ALLAN B.MAGUID</t>
   </si>
   <si>
     <t>K8002-77361</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
@@ -362,102 +362,102 @@
   <si>
     <t>Princess Dhel Cababat</t>
   </si>
   <si>
     <t>K7073-77644</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>JAYPEE F. DAPIEANON</t>
   </si>
   <si>
     <t>K7073-78408</t>
   </si>
   <si>
     <t>ELBHIE A. VICENΤΙΝΟ</t>
   </si>
   <si>
     <t>K7121-77889</t>
   </si>
   <si>
     <t>LAAK (SAN VICENTE) COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">Evangeline Tolentin </t>
+    <t>Evangeline Tolentin</t>
   </si>
   <si>
     <t>K7011-90894</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELITA ORALDE </t>
+    <t>CARMELITA ORALDE</t>
   </si>
   <si>
     <t>K7123-77981</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>VIRGINIA RUSIANA</t>
   </si>
   <si>
     <t>K7061-90022</t>
   </si>
   <si>
-    <t xml:space="preserve">Analie Benedicto </t>
+    <t>Analie Benedicto</t>
   </si>
   <si>
     <t>K7124-78682</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">SONITA A. FERNANDEZ </t>
+    <t>SONITA A. FERNANDEZ</t>
   </si>
   <si>
     <t>K7026-77825</t>
   </si>
   <si>
     <t>MARKAZ KHADIJAH/JIJAH SABANI</t>
   </si>
   <si>
     <t>K7073-91206</t>
   </si>
   <si>
     <t>MERLYN ABAS DIGUSEN</t>
   </si>
   <si>
     <t>K7016-77222</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWIN ARANETA </t>
+    <t>SHERWIN ARANETA</t>
   </si>
   <si>
     <t>K7135-78678</t>
   </si>
   <si>
     <t>Rolly N Catague</t>
   </si>
   <si>
     <t>K7061-90449</t>
   </si>
   <si>
     <t>MARIA MAE PULANCO</t>
   </si>
   <si>
     <t>K7093-78344</t>
   </si>
   <si>
     <t>ALBERT MATURAN</t>
   </si>
   <si>
     <t>K7030-77765</t>
   </si>
   <si>
     <t>KHENT ROSE S SIA</t>
   </si>
@@ -518,96 +518,96 @@
   <si>
     <t>K7133-73777</t>
   </si>
   <si>
     <t>SURALLAH SOUTH COTABATO</t>
   </si>
   <si>
     <t>Pretchel taruk</t>
   </si>
   <si>
     <t>K7121-78318</t>
   </si>
   <si>
     <t>TAMPAKAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>Elasa Manib  Pandian</t>
   </si>
   <si>
     <t>K7133-76058</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Harid Manuel </t>
+    <t>Harid Manuel</t>
   </si>
   <si>
     <t>K7121-78705</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>ANNA LEE SANSON</t>
   </si>
   <si>
     <t>K7124-78533</t>
   </si>
   <si>
     <t>LAKE SEBU SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">ARVIN JAY R. ASUNCION </t>
+    <t>ARVIN JAY R. ASUNCION</t>
   </si>
   <si>
     <t>K7133-87623</t>
   </si>
   <si>
     <t>COLUMBIO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Mosib malang</t>
   </si>
   <si>
     <t>K7123-77657</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Zahaburin m. Mangindalat</t>
   </si>
   <si>
     <t>K7123-78526</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMMEL JHON GERONIMO </t>
+    <t>ROMMEL JHON GERONIMO</t>
   </si>
   <si>
     <t>K7133-74119</t>
   </si>
   <si>
     <t>Abdullah A. Omar</t>
   </si>
   <si>
     <t>K7074-77262</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Pananggilan utto pangian</t>
   </si>
   <si>
     <t>K7061-88625</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Mingfe Gombio</t>
   </si>
@@ -629,72 +629,72 @@
   <si>
     <t>ALMA JOY A MARGUEZ</t>
   </si>
   <si>
     <t>K7011-78314</t>
   </si>
   <si>
     <t>NITZ KOLIN JEHODO</t>
   </si>
   <si>
     <t>K7126-91040</t>
   </si>
   <si>
     <t>GLAN SARANGANI</t>
   </si>
   <si>
     <t>Aileen R Raval</t>
   </si>
   <si>
     <t>K7125-77877</t>
   </si>
   <si>
     <t>KIAMBA SARANGANI</t>
   </si>
   <si>
-    <t xml:space="preserve">Bernardo P Jandayan </t>
+    <t>Bernardo P Jandayan</t>
   </si>
   <si>
     <t>K7074-77386</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>Gerlie estudillo</t>
   </si>
   <si>
     <t>K6002-78079</t>
   </si>
   <si>
     <t>JONAH MONTOS RODELAS</t>
   </si>
   <si>
     <t>K7125-78168</t>
   </si>
   <si>
-    <t xml:space="preserve">Jun Jun G Bantangan </t>
+    <t>Jun Jun G Bantangan</t>
   </si>
   <si>
     <t>K7030-88535</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>GARY ANGOS</t>
   </si>
   <si>
     <t>K7063-77751</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>STEPHANIE JANE D.PAQUERA</t>
   </si>
   <si>
     <t>K7133-75193</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
@@ -752,51 +752,51 @@
   <si>
     <t>Deolita Andoy</t>
   </si>
   <si>
     <t>K7133-76016</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Helen grace inocentes</t>
   </si>
   <si>
     <t>K7017-76038</t>
   </si>
   <si>
     <t>CHARLES MAGBANUA</t>
   </si>
   <si>
     <t>K7127-78276</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWEL L, ANOTADO </t>
+    <t>ROWEL L, ANOTADO</t>
   </si>
   <si>
     <t>K7126-77955</t>
   </si>
   <si>
     <t>SAN LUIS AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Erlinda Linguis</t>
   </si>
   <si>
     <t>K7063-88580</t>
   </si>
   <si>
     <t>MARJON A.GOMEZ</t>
   </si>
   <si>
     <t>K7073-78364</t>
   </si>
   <si>
     <t>SANTA JOSEFA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>HERMINIO Facto Lemoncito</t>
   </si>
@@ -818,51 +818,51 @@
   <si>
     <t>CARMELITA VILLARMIA</t>
   </si>
   <si>
     <t>K7017-76170</t>
   </si>
   <si>
     <t>JANICE  I LUAREZ</t>
   </si>
   <si>
     <t>K5005-77298</t>
   </si>
   <si>
     <t>BAROBO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>MARISOL CANOY DANGI</t>
   </si>
   <si>
     <t>K7016-78384</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">GINA DOLAUTA </t>
+    <t>GINA DOLAUTA</t>
   </si>
   <si>
     <t>K7127-78350</t>
   </si>
   <si>
     <t>CANTILAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>NELDRIN MAY, D, A, TAN</t>
   </si>
   <si>
     <t>K7127-78338</t>
   </si>
   <si>
     <t>CARRASCAL SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>AMBROCIO LADROMA</t>
   </si>
   <si>
     <t>K7121-77946</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
@@ -875,51 +875,51 @@
   <si>
     <t>TAGO SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>BEBELINA Q BESINGA</t>
   </si>
   <si>
     <t>K8002-78486</t>
   </si>
   <si>
     <t>CITY OF TANDAG (Capital) SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>EMELYN B DY</t>
   </si>
   <si>
     <t>K7135-78726</t>
   </si>
   <si>
     <t>ArturoMacalde</t>
   </si>
   <si>
     <t>K7129-89879</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIPIO J. FERNANDEZ </t>
+    <t>ALIPIO J. FERNANDEZ</t>
   </si>
   <si>
     <t>K7073-88638</t>
   </si>
   <si>
     <t>ROEL L. ORTUYO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccr1445</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Kerwen tanieza 09385781551</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Moreno pedog 09275124778</t>
   </si>