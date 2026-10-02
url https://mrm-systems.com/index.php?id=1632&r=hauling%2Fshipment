--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-78644</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">  Marites m flores</t>
+    <t>Marites m flores</t>
   </si>
   <si>
     <t>K7124-78624</t>
   </si>
   <si>
     <t>JERRY M. LADAGAN</t>
   </si>
   <si>
     <t>K7123-78470</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>ROLANDO PARAMIO</t>
   </si>
   <si>
     <t>K7026-78743</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>MARIVIC NACHOR</t>
   </si>
@@ -107,114 +107,114 @@
   <si>
     <t>Ricky James (R J ) Cadorna</t>
   </si>
   <si>
     <t>K5003-78674</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>JOSEPHINE CALLUENG MALAMUG</t>
   </si>
   <si>
     <t>K6002-78802</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>FLORITA DAYAG</t>
   </si>
   <si>
     <t>K7124-78634</t>
   </si>
   <si>
-    <t xml:space="preserve">GABRIEL L VALENZUELA </t>
+    <t>GABRIEL L VALENZUELA</t>
   </si>
   <si>
     <t>K7121-78719</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>Candida Branco Gannaban</t>
   </si>
   <si>
     <t>K7129-78657</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>NORAINA MADUM DIRIPAAL</t>
   </si>
   <si>
     <t>K7124-78612</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA P DUMO </t>
+    <t>GLORIA P DUMO</t>
   </si>
   <si>
     <t>K7058-78821</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Mitchumie F Lamug</t>
   </si>
   <si>
     <t>K7129-78521</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>KAYCIE P. ORTIZO</t>
   </si>
   <si>
     <t>K6002-78649</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>GLENN HENRY MADARANG</t>
   </si>
   <si>
     <t>K7126-78720</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Coraxon  b tuliao</t>
+    <t>Coraxon  b tuliao</t>
   </si>
   <si>
     <t>K7030-78815</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>PTR OSCAR MAT-AN</t>
   </si>
   <si>
     <t>K7080-78828</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DOMINADOR COMPAY</t>
   </si>
   <si>
     <t>K7030-78830</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
@@ -236,96 +236,96 @@
   <si>
     <t>Aldrin  g padiernos</t>
   </si>
   <si>
     <t>K5001-78699</t>
   </si>
   <si>
     <t>Alma C. Vicencio</t>
   </si>
   <si>
     <t>K7123-78659</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>NANCY FLANDEZ</t>
   </si>
   <si>
     <t>K7058-78768</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria m manaois</t>
+    <t>Gloria m manaois</t>
   </si>
   <si>
     <t>K7058-78537</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alfredo mangaoang </t>
+    <t>Alfredo mangaoang</t>
   </si>
   <si>
     <t>K7011-78541</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>DIANNE L.  SORIANO</t>
   </si>
   <si>
     <t>K7011-78762</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Mariel Manuel</t>
   </si>
   <si>
     <t>K7121-78691</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Orlando Sioteco Jr.</t>
   </si>
   <si>
     <t>K7058-78813</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Socrates g  carreon</t>
+    <t>Socrates g  carreon</t>
   </si>
   <si>
     <t>K7073-78665</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ROSARIO MENDOZA</t>
   </si>
   <si>
     <t>K7030-78567</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>JESS  AGABIN</t>
   </si>
   <si>
     <t>K7073-78696</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>K5002-78617</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>REYNANTE C CALUB</t>
   </si>
   <si>
     <t>K6002-78582</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>JOCELYN B. TABAG</t>
   </si>
   <si>
     <t>K7123-78808</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Mr RODOLFO F ESGUERRA </t>
+    <t>Mr RODOLFO F ESGUERRA</t>
   </si>
   <si>
     <t>K7030-78777</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
     <t>SHIRLY BRAGADO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>