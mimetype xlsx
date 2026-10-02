--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,117 +83,117 @@
   <si>
     <t>Salve  m adora</t>
   </si>
   <si>
     <t>K7133-76655</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>TOMAS R SORIANO</t>
   </si>
   <si>
     <t>K7073-77716</t>
   </si>
   <si>
     <t>Mario Solis</t>
   </si>
   <si>
     <t>K7058-78027</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charito   h  bsmbalan</t>
+    <t>Charito   h  bsmbalan</t>
   </si>
   <si>
     <t>K5002-78328</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>JAYMAR VILLAFANIA</t>
   </si>
   <si>
     <t>K7133-77555</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>Ma. Tiffany san juan/ delia sanjuan</t>
   </si>
   <si>
     <t>K5002-78369</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>JOSIE LOPEZ</t>
   </si>
   <si>
     <t>K7073-78002</t>
   </si>
   <si>
     <t>Consuelo B. Aban</t>
   </si>
   <si>
     <t>K7126-78381</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Joanne B Estanilla</t>
   </si>
   <si>
     <t>K7058-78272</t>
   </si>
   <si>
-    <t xml:space="preserve">  Madelein f  mamayson</t>
+    <t>Madelein f  mamayson</t>
   </si>
   <si>
     <t>K7133-77205</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Deanza ann jardin</t>
   </si>
   <si>
     <t>K7026-78193</t>
   </si>
   <si>
     <t>ABULUG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARLENE L. MENDOZA </t>
+    <t>ARLENE L. MENDOZA</t>
   </si>
   <si>
     <t>K7127-78292</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>ADELAIDA CARDORNA BILGERA</t>
   </si>
   <si>
     <t>K7123-77940</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>JUANITA M. BERIDO</t>
   </si>
   <si>
     <t>K8002-78503</t>
   </si>
   <si>
     <t>NUEVA ERA ILOCOS NORTE</t>
   </si>
@@ -266,294 +266,294 @@
   <si>
     <t>Rodolfo quiben jr.</t>
   </si>
   <si>
     <t>K7127-78166</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>Melchor Pawal</t>
   </si>
   <si>
     <t>K7133-77161</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>Nida PARAYAOAN</t>
   </si>
   <si>
     <t>K7133-76909</t>
   </si>
   <si>
-    <t xml:space="preserve">Princess danica eusebio </t>
+    <t>Princess danica eusebio</t>
   </si>
   <si>
     <t>K7129-78161</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMON CHRISTOPHER A. LUIS </t>
+    <t>RAMON CHRISTOPHER A. LUIS</t>
   </si>
   <si>
     <t>K7126-78274</t>
   </si>
   <si>
     <t>Paula O Cabalbal</t>
   </si>
   <si>
     <t>K7124-78179</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>EDITH ROSETE CABEBE</t>
   </si>
   <si>
     <t>K7127-78112</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  KATHERINE JOY ZUNIEGA</t>
+    <t>KATHERINE JOY ZUNIEGA</t>
   </si>
   <si>
     <t>K5003-78250</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>Clarita yagyagan</t>
   </si>
   <si>
     <t>K7058-78280</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Mariano obra </t>
+    <t>Mariano obra</t>
   </si>
   <si>
     <t>K7016-78349</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JACKLYN GUTIERREZ </t>
+    <t>JACKLYN GUTIERREZ</t>
   </si>
   <si>
     <t>K7121-78205</t>
   </si>
   <si>
-    <t xml:space="preserve">Chester Logan </t>
+    <t>Chester Logan</t>
   </si>
   <si>
     <t>K8002-78393</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JANICE SADINAS</t>
   </si>
   <si>
     <t>K7016-78375</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Raynard M Licodini</t>
   </si>
   <si>
     <t>K7133-76657</t>
   </si>
   <si>
     <t>DUPAX DEL SUR NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LILY S ACOSTA</t>
   </si>
   <si>
     <t>K7133-77512</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Florida tomas</t>
   </si>
   <si>
     <t>K7016-78307</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">XY +Y ESPIRITU </t>
+    <t>XY +Y ESPIRITU</t>
   </si>
   <si>
     <t>K7127-78129</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">TEODORA ASUNCION </t>
+    <t>TEODORA ASUNCION</t>
   </si>
   <si>
     <t>K6002-78234</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>RAYMONG JAY GALVEZ</t>
   </si>
   <si>
     <t>K7127-77936</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>FRANCISCA SUAREZ</t>
   </si>
   <si>
     <t>K7080-78093</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>RUBY ANN BALUYOT</t>
   </si>
   <si>
     <t>K7016-78569</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MILAGROS NATIVIDAD </t>
+    <t>MILAGROS NATIVIDAD</t>
   </si>
   <si>
     <t>K7129-78321</t>
   </si>
   <si>
     <t>MARLYN CLEMENTE</t>
   </si>
   <si>
     <t>K7135-78086</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>Cherry Paulino</t>
   </si>
   <si>
     <t>K7133-77381</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Sharie maron</t>
   </si>
   <si>
     <t>K7133-73794</t>
   </si>
   <si>
-    <t xml:space="preserve">Lucila s. Pascua </t>
+    <t>Lucila s. Pascua</t>
   </si>
   <si>
     <t>K7016-78278</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDIE AMBER MACAPAGAL </t>
+    <t>ANDIE AMBER MACAPAGAL</t>
   </si>
   <si>
     <t>K7016-78484</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JANETH ALVIOR </t>
+    <t>JANETH ALVIOR</t>
   </si>
   <si>
     <t>K7026-77985</t>
   </si>
   <si>
     <t>Marilou Boston caranto</t>
   </si>
   <si>
     <t>K7016-78097</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GENIVA DELA CRUZ </t>
+    <t>GENIVA DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-77748</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>VICTORIA DE CASTRO</t>
   </si>
   <si>
     <t>K7129-77602</t>
   </si>
   <si>
     <t>ANGELITA R. TORRES</t>
   </si>
   <si>
     <t>K7058-78312</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ruben    c  ramos</t>
+    <t>Ruben    c  ramos</t>
   </si>
   <si>
     <t>K7127-77923</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CATHERINE G, MAKITID</t>
   </si>
   <si>
     <t>K7121-77984</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Agnes Mariano Villarin</t>
   </si>
   <si>
     <t>K8002-78139</t>
   </si>
   <si>
     <t>CATALINA DAYRIT</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>K6002-78380</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>MARK LOUIS GERALD LICUP</t>
   </si>
   <si>
     <t>K8002-78136</t>
   </si>
   <si>
     <t>RENATO CALAGUAS</t>
   </si>
   <si>
     <t>K8002-78122</t>
   </si>
   <si>
     <t>K7058-78330</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Carlota s cabrera </t>
+    <t>Carlota s cabrera</t>
   </si>
   <si>
     <t>K7058-78377</t>
   </si>
   <si>
     <t>Gloria arceo</t>
   </si>
   <si>
     <t>K7126-78190</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>Eduardo M Tuazon Jr.</t>
   </si>
   <si>
     <t>K7026-78114</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>CHARLIE S. SILVA</t>
   </si>
@@ -635,75 +635,75 @@
   <si>
     <t>K6002-77961</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
     <t>ANN. P. BERANO</t>
   </si>
   <si>
     <t>K7133-77475</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
     <t>Rosemarie G. Garcia</t>
   </si>
   <si>
     <t>K7016-78718</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CONRADA PONTECHA </t>
+    <t>CONRADA PONTECHA</t>
   </si>
   <si>
     <t>K7058-78215</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Emee  &amp; princess dizon</t>
+    <t>Emee  &amp; princess dizon</t>
   </si>
   <si>
     <t>K7058-78120</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marco d vallejos</t>
+    <t>Marco d vallejos</t>
   </si>
   <si>
     <t>K7016-78560</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">NIEVES CARINO </t>
+    <t>NIEVES CARINO</t>
   </si>
   <si>
     <t>K7129-77982</t>
   </si>
   <si>
     <t>Rowena Manansal</t>
   </si>
   <si>
     <t>K7126-77697</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Elizabeth Gagarin Fabros</t>
   </si>
   <si>
     <t>K7133-76076</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>Jessica barnachea</t>
   </si>
@@ -719,132 +719,132 @@
   <si>
     <t>K7126-78385</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>May Anne Joy P Fagela</t>
   </si>
   <si>
     <t>K7129-78333</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>ROBERT G. BANAÑA JR</t>
   </si>
   <si>
     <t>K7016-78476</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">LEIANE GAMET </t>
+    <t>LEIANE GAMET</t>
   </si>
   <si>
     <t>K7030-77962</t>
   </si>
   <si>
     <t>ARIEL CALONGE</t>
   </si>
   <si>
     <t>K7058-78104</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alain  costales</t>
+    <t>Alain  costales</t>
   </si>
   <si>
     <t>K7124-78285</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>ELMER DANAO</t>
   </si>
   <si>
     <t>K7133-76734</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marybeth L. Buquing </t>
+    <t>Marybeth L. Buquing</t>
   </si>
   <si>
     <t>K8002-78621</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>JUDY ANN SORIANO</t>
   </si>
   <si>
     <t>K7129-77695</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>EUNICE CAHIGAS CELESTE</t>
   </si>
   <si>
     <t>K7124-77898</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>CECILIA R. FERRER</t>
   </si>
   <si>
     <t>K7127-78544</t>
   </si>
   <si>
     <t>MARCELA CAYABYAB</t>
   </si>
   <si>
     <t>K7121-78403</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>Brgy Captain Joseph Maramba Or Hans Rainier Maramba</t>
   </si>
   <si>
     <t>K7016-78201</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIMY SUDIACAL </t>
+    <t>JAIMY SUDIACAL</t>
   </si>
   <si>
     <t>K7058-78089</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>ERNESTO BUNAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv604</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>