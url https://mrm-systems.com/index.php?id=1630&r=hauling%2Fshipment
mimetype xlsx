--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -86,57 +86,57 @@
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>carlos canlas ortega jr</t>
   </si>
   <si>
     <t>K7072-77687</t>
   </si>
   <si>
     <t>MARINA MALLARI</t>
   </si>
   <si>
     <t>K7017-78242</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>ROWENA G DE JESUS</t>
   </si>
   <si>
     <t>K7125-77398</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark arvin M Manalastas </t>
+    <t>Mark arvin M Manalastas</t>
   </si>
   <si>
     <t>K7016-90409</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN PEREZ </t>
+    <t>EVELYN PEREZ</t>
   </si>
   <si>
     <t>K5003-88204</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Virgie roque</t>
   </si>
   <si>
     <t>K7063-78480</t>
   </si>
   <si>
     <t>WILLY ALQUERO</t>
   </si>
   <si>
     <t>K7063-78423</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>SHERWIN S.PASION</t>
   </si>