--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -83,60 +83,60 @@
   <si>
     <t>MA.JOANA CAMILA MENDOZA</t>
   </si>
   <si>
     <t>K5004-86723</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>HAROLD R. HOLGADO</t>
   </si>
   <si>
     <t>K7132-77830</t>
   </si>
   <si>
     <t>JONALAINE DE PAZ</t>
   </si>
   <si>
     <t>K7063-87419</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA H VILAN </t>
+    <t>LILIA H VILAN</t>
   </si>
   <si>
     <t>K7020-77212</t>
   </si>
   <si>
     <t>K7125-77382</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna H Jaring </t>
+    <t>Edna H Jaring</t>
   </si>
   <si>
     <t>K7016-85477</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>MILAGROS NADONG</t>
   </si>
   <si>
     <t>K7068-78406</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>EULA HERICA P.RODRIGUEZ</t>
   </si>
   <si>
     <t>K7063-89271</t>
   </si>
   <si>
     <t>K7063-88601</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>Annalyn t mora</t>
   </si>
   <si>
     <t>K6002-89368</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>CELEDONIA A. CAJAN</t>
   </si>
   <si>
     <t>K7093-88875</t>
   </si>
   <si>
     <t>BLESSED B.MANALO</t>
   </si>
   <si>
     <t>K7127-89136</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">GERRY S ANTONIO </t>
+    <t>GERRY S ANTONIO</t>
   </si>
   <si>
     <t>K7074-89543</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>DANTE V DELA PENA</t>
   </si>
   <si>
     <t>K7063-77627</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>WILBERTH B.CAÑAVERAL</t>
   </si>
   <si>
     <t>K7020-77963</t>
   </si>
   <si>
     <t>NANCY R COLLADO</t>
   </si>