--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -77,51 +77,51 @@
   <si>
     <t>K7123-89498</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>LADENNE MAE SUYAN</t>
   </si>
   <si>
     <t>K7124-90810</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>LYDIA T LICAY</t>
   </si>
   <si>
     <t>K5002-89378</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ARVIN ANTOLIN </t>
+    <t>JOHN ARVIN ANTOLIN</t>
   </si>
   <si>
     <t>K7126-89414</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>GLORIA ANTONIO QUESADA</t>
   </si>
   <si>
     <t>K7093-89411</t>
   </si>
   <si>
     <t>RODIMAR DIZA</t>
   </si>
   <si>
     <t>K7129-89522</t>
   </si>
   <si>
     <t>NUWAF MOHAMEED ABDULRAMAN</t>
   </si>
   <si>
     <t>K7127-90266</t>
   </si>
@@ -302,150 +302,150 @@
   <si>
     <t>K7068-90589</t>
   </si>
   <si>
     <t>DANILO NOGOY</t>
   </si>
   <si>
     <t>K7016-90368</t>
   </si>
   <si>
     <t>ANETTE PINEDA</t>
   </si>
   <si>
     <t>K7030-89546</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>NIKOLAI FORD C ALVAREZ</t>
   </si>
   <si>
     <t>K7016-89839</t>
   </si>
   <si>
-    <t xml:space="preserve">CAROLINA R, BATRINA </t>
+    <t>CAROLINA R, BATRINA</t>
   </si>
   <si>
     <t>K7026-89467</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>carlos canlas ortega jr</t>
   </si>
   <si>
     <t>K7016-90409</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN PEREZ </t>
+    <t>EVELYN PEREZ</t>
   </si>
   <si>
     <t>K5004-90160</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>EDITHA E. GARCIA</t>
   </si>
   <si>
     <t>K7061-89732</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MARY ANN UBALDO</t>
   </si>
   <si>
     <t>K7129-89904</t>
   </si>
   <si>
     <t>JAMES S. GANIA and GIL</t>
   </si>
   <si>
     <t>K7063-90216</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>LINETTE G.DICIEMBRE</t>
   </si>
   <si>
     <t>K5005-90333</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JANE GUEVARRA SUING </t>
+    <t>JANE GUEVARRA SUING</t>
   </si>
   <si>
     <t>K7125-90313</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NOEL E LOZANO</t>
   </si>
   <si>
     <t>K5004-90348</t>
   </si>
   <si>
     <t>ROLAND C PUNZALAN</t>
   </si>
   <si>
     <t>K7125-90182</t>
   </si>
   <si>
     <t>NANCY DE JESUS</t>
   </si>
   <si>
     <t>K7026-90323</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>JULIETA RODRIGUEZ</t>
   </si>
   <si>
     <t>K7126-89642</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedies D Batralo </t>
+    <t>Remedies D Batralo</t>
   </si>
   <si>
     <t>K5003-90095</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>marjorie joyce lapuz laxamana</t>
   </si>
   <si>
     <t>K7016-89630</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>CESAR CARANTO</t>
   </si>
   <si>
     <t>K8002-90585</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>