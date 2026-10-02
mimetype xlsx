--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -104,51 +104,51 @@
   <si>
     <t>APUNG SOLING GARCIA</t>
   </si>
   <si>
     <t>K7063-89326</t>
   </si>
   <si>
     <t>LUNA SERRANO</t>
   </si>
   <si>
     <t>K7030-89077</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>MARILOU CAPARAS CRUZ</t>
   </si>
   <si>
     <t>K7020-78238</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JIM RUSHTY MENDONES </t>
+    <t>JIM RUSHTY MENDONES</t>
   </si>
   <si>
     <t>K7127-89181</t>
   </si>
   <si>
     <t>EDOLFO ECALDRE</t>
   </si>
   <si>
     <t>K7063-77664</t>
   </si>
   <si>
     <t>CONNIE M.GARIDAN</t>
   </si>
   <si>
     <t>K7063-88828</t>
   </si>
   <si>
     <t>ERIEN PINEDA VIZCAYNO</t>
   </si>
   <si>
     <t>K7020-77812</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>