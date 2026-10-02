--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -158,285 +158,285 @@
   <si>
     <t>K7017-78243</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
     <t>WILSON DELA FUENTE</t>
   </si>
   <si>
     <t>K7121-89265</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
     <t>Lenny Bagingan</t>
   </si>
   <si>
     <t>K7125-77584</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Raymundo La.puebla </t>
+    <t>Raymundo La.puebla</t>
   </si>
   <si>
     <t>K7020-77564</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>FELICITAS U VELASCO</t>
   </si>
   <si>
     <t>K7074-89497</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Delan gomora</t>
   </si>
   <si>
     <t>K7017-76891</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>JOREL G RABUSA</t>
   </si>
   <si>
     <t>K7125-77714</t>
   </si>
   <si>
     <t>RIZAL CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena Bayaca </t>
+    <t>Rowena Bayaca</t>
   </si>
   <si>
     <t>K7017-77334</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>MAY DULIN BAUTISTA</t>
   </si>
   <si>
     <t>K7068-77277</t>
   </si>
   <si>
     <t>ELISA TUMANGUIL</t>
   </si>
   <si>
     <t>K7072-77338</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>MARICEL FERRER</t>
   </si>
   <si>
     <t>K7072-78124</t>
   </si>
   <si>
     <t>CAMILO BAUTISTA</t>
   </si>
   <si>
     <t>K7072-77969</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GRACE CRUZ </t>
+    <t>HELEN GRACE CRUZ</t>
   </si>
   <si>
     <t>K7020-78080</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>ROQUE MINA PACQUING</t>
   </si>
   <si>
     <t>K7127-89355</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>PILAR MIRANDA</t>
   </si>
   <si>
     <t>K7017-76084</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>WYNRICH CARL G AGRIAM</t>
   </si>
   <si>
     <t>K7074-78387</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>Venancia languido</t>
   </si>
   <si>
     <t>K7068-77302</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>PATRICIA HONORIO</t>
   </si>
   <si>
     <t>K7020-77509</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH F PADUA </t>
+    <t>ELIZABETH F PADUA</t>
   </si>
   <si>
     <t>K7072-77980</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">LORILIE S. DE GUZMAN </t>
+    <t>LORILIE S. DE GUZMAN</t>
   </si>
   <si>
     <t>K7068-77462</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>FELMA DOMINGO</t>
   </si>
   <si>
     <t>K7068-77465</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
     <t>FLOSERFINA VAQUEL</t>
   </si>
   <si>
     <t>K7020-78481</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>LEILANI L BAQUIRAN</t>
   </si>
   <si>
     <t>K7020-78253</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LERMA JANE BARONIA </t>
+    <t>LERMA JANE BARONIA</t>
   </si>
   <si>
     <t>K5005-77931</t>
   </si>
   <si>
     <t>SHERYL C. AGLUBAT</t>
   </si>
   <si>
     <t>K7016-88850</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Raynard M Licodini</t>
   </si>
   <si>
     <t>K7132-77392</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DESSA CRISTOBAL</t>
   </si>
   <si>
     <t>K7016-89356</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">LYMUELE VALDEZ </t>
+    <t>LYMUELE VALDEZ</t>
   </si>
   <si>
     <t>K7093-77547</t>
   </si>
   <si>
     <t>SOLSONA ILOCOS NORTE</t>
   </si>
   <si>
     <t>FERDINAND BARIA ROSETE</t>
   </si>
   <si>
     <t>K7132-77830</t>
   </si>
   <si>
     <t>BAGAC BATAAN</t>
   </si>
   <si>
     <t>JONALAINE DE PAZ</t>
   </si>
   <si>
     <t>K7125-77382</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna H Jaring </t>
+    <t>Edna H Jaring</t>
   </si>
   <si>
     <t>K7020-77212</t>
   </si>
   <si>
-    <t xml:space="preserve">LILIA H VILAN </t>
+    <t>LILIA H VILAN</t>
   </si>
   <si>
     <t>K7063-88601</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
     <t>EULA HERICA P.RODRIGUEZ</t>
   </si>
   <si>
     <t>K7063-89271</t>
   </si>
   <si>
     <t>K7068-78406</t>
   </si>
   <si>
     <t>K5005-77848</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>PRINCESS LYN B PICHAY</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>MARINA MALLARI</t>
   </si>
   <si>
     <t>K7074-77375</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>IRISH D SALE</t>
   </si>
   <si>
     <t>K7017-78242</t>
   </si>
   <si>
     <t>ROWENA G DE JESUS</t>
   </si>
   <si>
     <t>K7125-77398</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark arvin M Manalastas </t>
+    <t>Mark arvin M Manalastas</t>
   </si>
   <si>
     <t>K7072-77414</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JUAN BONG LIBITERNOS</t>
   </si>
   <si>
     <t>K7063-89326</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>LUNA SERRANO</t>
   </si>
   <si>
     <t>K7072-77411</t>
   </si>
   <si>
     <t>APUNG SOLING GARCIA</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>ERWIN PANUGAO QUILANA</t>
   </si>
   <si>
     <t>K7063-77664</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>CONNIE M.GARIDAN</t>
   </si>
   <si>
     <t>K7127-89181</t>
   </si>
   <si>
     <t>EDOLFO ECALDRE</t>
   </si>
   <si>
     <t>K7020-78238</t>
   </si>
   <si>
-    <t xml:space="preserve">JIM RUSHTY MENDONES </t>
+    <t>JIM RUSHTY MENDONES</t>
   </si>
   <si>
     <t>K7063-88828</t>
   </si>
   <si>
     <t>ERIEN PINEDA VIZCAYNO</t>
   </si>
   <si>
     <t>K7069-77798</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>RAMON ALFARO</t>
   </si>
   <si>
     <t>K7063-78423</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
     <t>SHERWIN S.PASION</t>
   </si>
@@ -740,114 +740,114 @@
   <si>
     <t>JULIUS CESAR ABRIGO</t>
   </si>
   <si>
     <t>K6002-89368</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>CELEDONIA A. CAJAN</t>
   </si>
   <si>
     <t>K7093-88875</t>
   </si>
   <si>
     <t>BLESSED B.MANALO</t>
   </si>
   <si>
     <t>K7127-89136</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">GERRY S ANTONIO </t>
+    <t>GERRY S ANTONIO</t>
   </si>
   <si>
     <t>K7063-77184</t>
   </si>
   <si>
     <t>SAN ILDEFONSO ILOCOS SUR</t>
   </si>
   <si>
     <t>CELIA VILLEGAS</t>
   </si>
   <si>
     <t>K7020-77521</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>HENRY ROSARIO</t>
   </si>
   <si>
     <t>K7063-77916</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
     <t>IMELDA T.TALAM</t>
   </si>
   <si>
     <t>K7072-78154</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>ARSENIO AND MILDRED DOMINGO</t>
   </si>
   <si>
     <t>K7125-77887</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Marites Mamuyac </t>
+    <t>Marites Mamuyac</t>
   </si>
   <si>
     <t>K7063-78432</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>GERLAN TOLENTINO</t>
   </si>
   <si>
     <t>K7061-89256</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Regino Alcantara </t>
+    <t>Regino Alcantara</t>
   </si>
   <si>
     <t>K7074-89543</t>
   </si>
   <si>
     <t>AGNO PANGASINAN</t>
   </si>
   <si>
     <t>DANTE V DELA PENA</t>
   </si>
   <si>
     <t>K7020-77963</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>NANCY R COLLADO</t>
   </si>
   <si>
     <t>K7063-77627</t>
   </si>
   <si>
     <t>WILBERTH B.CAÑAVERAL</t>
   </si>