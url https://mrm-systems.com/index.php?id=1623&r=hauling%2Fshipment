--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -122,51 +122,51 @@
   <si>
     <t>K7072-77044</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>JONAR VALDEZ</t>
   </si>
   <si>
     <t>K7123-88034</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>GABEL G BELTRAN</t>
   </si>
   <si>
     <t>K7058-67065</t>
   </si>
   <si>
     <t>QUIRINO (ANGKAKI) ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maynard   b gacayan</t>
+    <t>Maynard   b gacayan</t>
   </si>
   <si>
     <t>K7125-75967</t>
   </si>
   <si>
     <t>Wilma Astrero</t>
   </si>
   <si>
     <t>K7127-75960</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
     <t>RYZZA MAE BERSAMIN</t>
   </si>
   <si>
     <t>K7124-76660</t>
   </si>
   <si>
     <t>LORDE D. BANASAN</t>
   </si>
   <si>
     <t>K7133-74437</t>
   </si>