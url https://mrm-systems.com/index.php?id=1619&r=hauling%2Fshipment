--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-88920</t>
   </si>
   <si>
     <t>LEMERY BATANGAS</t>
   </si>
   <si>
     <t>JAYPEE CULLARIN BALMES</t>
   </si>
   <si>
     <t>K5002-88806</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maribeth E De Leon</t>
+    <t>Maribeth E De Leon</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nkt2229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>