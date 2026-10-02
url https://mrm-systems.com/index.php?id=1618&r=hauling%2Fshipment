--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K5004-87652</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>WILSON L. DEPAYSO SR.</t>
   </si>
   <si>
     <t>K5004-87889</t>
   </si>
   <si>
     <t>TUBLAY BENGUET</t>
   </si>
   <si>
     <t>CHRISTY MINONG</t>
   </si>
   <si>
     <t>K7126-88358</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Elepante Agustin </t>
+    <t>Elepante Agustin</t>
   </si>
   <si>
     <t>K7133-88836</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Ceferina fugaban</t>
   </si>
   <si>
     <t>K7121-88318</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Virginia M Valenzuela</t>
   </si>
   <si>
     <t>K7126-88960</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>K7121-88286</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jovel S Tabla g</t>
   </si>
   <si>
     <t>K7126-88702</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>EVELYN MERCEDES</t>
   </si>
   <si>
     <t>K5002-88326</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RUENA RAMOS REYES </t>
+    <t>RUENA RAMOS REYES</t>
   </si>
   <si>
     <t>K5002-88642</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>MARITES MAÑALAC</t>
   </si>
   <si>
     <t>K5004-88364</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>WARREN / WALTER / EULOGIO O. GUTTIEREZ</t>
   </si>
   <si>
     <t>K5003-88204</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>