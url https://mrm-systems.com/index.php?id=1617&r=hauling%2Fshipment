--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -77,78 +77,78 @@
   <si>
     <t>K7126-88608</t>
   </si>
   <si>
     <t>CITY OF TANAUAN BATANGAS</t>
   </si>
   <si>
     <t>Stephanie Reyes</t>
   </si>
   <si>
     <t>K7016-88006</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>ANGEL BERT MANERA</t>
   </si>
   <si>
     <t>K7016-88206</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">LARRY RODILLO </t>
+    <t>LARRY RODILLO</t>
   </si>
   <si>
     <t>K7135-88130</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>Jairo Panopio</t>
   </si>
   <si>
     <t>K5003-88375</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
     <t>HERMALYN BARRAMEDA</t>
   </si>
   <si>
     <t>K5004-87685</t>
   </si>
   <si>
     <t>IRIGA CITY CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANY NACARIO </t>
+    <t>MELANY NACARIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nkt2229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
   <si>
     <t>DEPARTURE DATE</t>
   </si>