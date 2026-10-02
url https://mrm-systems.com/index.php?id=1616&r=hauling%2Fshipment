--- v0 (2026-05-19)
+++ v1 (2026-10-02)
@@ -59,60 +59,60 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-87464</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>ANALYN MACABULOS</t>
   </si>
   <si>
     <t>K7123-83265</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN S. PASTRANA </t>
+    <t>JOHN S. PASTRANA</t>
   </si>
   <si>
     <t>K7125-87115</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JOY DUE ANGELES </t>
+    <t>MARY JOY DUE ANGELES</t>
   </si>
   <si>
     <t>K7074-87039</t>
   </si>
   <si>
     <t>Alfredo m. Herera</t>
   </si>
   <si>
     <t>K5004-86215</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>JENALYN PANGILINAN</t>
   </si>
   <si>
     <t>K7074-88163</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ERNESTO ULARTE</t>
   </si>